--- v0 (2025-11-04)
+++ v1 (2026-10-31)
@@ -1,96 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\BB\EKL\61_NRS\51_Tableaux\2023\tableaux_bénéficiaires\F\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\BB\EKL\61_NRS\51_Tableaux\2024\tableaux_bénéficiaires\Non_actualisé\F\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3C83408F-BE5A-409D-98C8-AC06D36CC9B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BA6D3E07-9A83-4990-8364-C7B199BD006A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="32700" yWindow="2085" windowWidth="21600" windowHeight="11175" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Remarques" sheetId="1" r:id="rId1"/>
-    <sheet name="2023" sheetId="10" r:id="rId2"/>
-[...7 lines deleted...]
-    <sheet name="2015" sheetId="9" r:id="rId10"/>
+    <sheet name="2024" sheetId="11" r:id="rId2"/>
+    <sheet name="2023" sheetId="10" r:id="rId3"/>
+    <sheet name="2022" sheetId="2" r:id="rId4"/>
+    <sheet name="2021" sheetId="3" r:id="rId5"/>
+    <sheet name="2020" sheetId="4" r:id="rId6"/>
+    <sheet name="2019" sheetId="5" r:id="rId7"/>
+    <sheet name="2018" sheetId="6" r:id="rId8"/>
+    <sheet name="2017" sheetId="7" r:id="rId9"/>
+    <sheet name="2016" sheetId="8" r:id="rId10"/>
+    <sheet name="2015" sheetId="9" r:id="rId11"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="277" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="282" uniqueCount="59">
   <si>
     <t>Remarques sur T 13.07.02.20</t>
   </si>
   <si>
     <t>– Les chiffres de l'année la plus récente doivent être considérés comme provisoires.</t>
   </si>
   <si>
     <t>– D'autres exceptions existent pour la prévoyance professionnelle et la prévoyance individuelle (3e pilier): les institutions de prévoyance ne sont pas tenues de déclarer les versements en capital de moins de 5000 francs et les rentes de moins de 500 francs par an. Ces prestations pourraient donc apparaître dans la statistique de manière incomplète. En outre, chaque bénéficiaire peut, par une demande écrite, s'opposer à ce que les prestations qu'elle touche soient communiquées à l'Administration fédérale des contributions et par conséquent aux services statistiques. On ignore toutefois combien de personnes font usage de cette possibilité. Ne sont pas soumis à ces réglementations spéciales les flux de capitaux effectués au titre de l'encouragement à la propriété du logement, dont la communication est toujours obligatoire.</t>
   </si>
   <si>
     <t>– Dans la prévoyance individuelle liée (pilier 3a), l'âge légal de la retraite est de 64 ans pour les femmes et de 65 ans pour les hommes (OPP3). Les institutions de prévoyance peuvent verser les prestations de vieillesse dans le cadre de la retraite au plus tôt cinq ans avant et, en cas de continuation de l'activité professionnelle, au plus tard cinq ans après l'âge légal de la retraite. Exceptionnellement, les prestations de vieillesse peuvent être touchées après cette période, auquel cas elles n'apparaissent pas dans le présent tableau.</t>
   </si>
   <si>
     <t>– Les personnes qui touchent la même année plusieurs prestations de même nature (rente nouvelle ou capital), du même pilier et aux mêmes fins (p. ex. deux versements de capital du pilier 3a dans le cadre de la retraite) ne sont comptées qu'une fois et les montants versés sont cumulés.</t>
   </si>
   <si>
     <t>– La plupart des bénéficiaires sont des personnes mariées. Dans ces cas, le ménage forme en général une unité économique où les moyens financiers à disposition sont répartis entre les sexes de manière bien plus équilibrée que les montants versés individuellement.</t>
   </si>
   <si>
     <t>Bénéficiaires d'une prestation en capital de la prévoyance individuelle liée (pilier 3a) dans le cadre de la retraite et montant par personne, selon la nationalité et le sexe, en 2022</t>
   </si>
   <si>
     <t>T 13.07.02.20</t>
   </si>
   <si>
@@ -452,60 +455,69 @@
   </si>
   <si>
     <r>
       <t>Etrangers</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
     <t>Les chiffres reflètent l'état des données au 31.03.2024.</t>
   </si>
   <si>
     <t>Source: OFS – Statistique des nouvelles rentes (NRS), Statistique de la population et des ménages (STATPOP), version 25.11.2024</t>
   </si>
   <si>
     <t>© OFS 2024</t>
   </si>
+  <si>
+    <t xml:space="preserve">Ce tableau n'est plus actualisé. Vous trouverez des données plus récentes dans un cube au lien suivant: </t>
+  </si>
+  <si>
+    <t>Swiss Stats Explorer</t>
+  </si>
+  <si>
+    <t>Bénéficiaires d'une prestation en capital de la prévoyance individuelle liée (pilier 3a) dans le cadre de la retraite et montant par personne, selon la nationalité et le sexe</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="\ #\ ###\ ##0__\ ;\-#\ ###\ ##0__\ ;__0__\ ;__\ @__\ "/>
     <numFmt numFmtId="165" formatCode="####################0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Helvetica"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
@@ -529,50 +541,56 @@
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="12"/>
+      <color theme="10"/>
+      <name val="Helvetica"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE8EAF7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
@@ -666,54 +684,55 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -789,69 +808,76 @@
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1072,55 +1098,59 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stats.swiss/?fs%5b0%5d=Th%C3%A8me%2C1%7CS%C3%A9curit%C3%A9%20sociale%2313%23%7CRapports%20sur%20la%20pr%C3%A9voyance-vieillesse%2313-07%23&amp;pg=0&amp;fc=Th%C3%A8me&amp;bp=true&amp;snb=3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:A15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="101.5546875" style="21" customWidth="1"/>
     <col min="2" max="2" width="4.33203125" style="21" customWidth="1"/>
     <col min="3" max="3" width="11.5546875" style="21" customWidth="1"/>
     <col min="4" max="16384" width="11.5546875" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.2">
@@ -1143,50 +1173,445 @@
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="21" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:1" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="21" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="21" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:N23"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection sqref="A1:F1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.88671875" customWidth="1"/>
+    <col min="2" max="2" width="22" customWidth="1"/>
+    <col min="3" max="3" width="21" customWidth="1"/>
+    <col min="4" max="7" width="12" customWidth="1"/>
+    <col min="8" max="9" width="11.5546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" s="11" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1" s="10"/>
+      <c r="K1" s="12"/>
+      <c r="L1" s="12"/>
+      <c r="M1" s="12"/>
+      <c r="N1" s="12"/>
+    </row>
+    <row r="2" spans="1:14" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="18"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="H2" s="13"/>
+    </row>
+    <row r="3" spans="1:14" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" s="22">
+        <v>80834</v>
+      </c>
+      <c r="D3" s="22">
+        <v>59355.62</v>
+      </c>
+      <c r="E3" s="22">
+        <v>26402</v>
+      </c>
+      <c r="F3" s="22">
+        <v>45099.5</v>
+      </c>
+      <c r="G3" s="22">
+        <v>75153</v>
+      </c>
+      <c r="H3" s="8"/>
+    </row>
+    <row r="4" spans="1:14" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="37"/>
+      <c r="B4" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="8"/>
+    </row>
+    <row r="5" spans="1:14" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="37"/>
+      <c r="B5" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="24">
+        <v>47764</v>
+      </c>
+      <c r="D5" s="24">
+        <v>65577.34</v>
+      </c>
+      <c r="E5" s="24">
+        <v>27827</v>
+      </c>
+      <c r="F5" s="24">
+        <v>49378</v>
+      </c>
+      <c r="G5" s="24">
+        <v>83972.5</v>
+      </c>
+      <c r="H5" s="8"/>
+    </row>
+    <row r="6" spans="1:14" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="38"/>
+      <c r="B6" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="24">
+        <v>33070</v>
+      </c>
+      <c r="D6" s="24">
+        <v>50369.39</v>
+      </c>
+      <c r="E6" s="24">
+        <v>23209</v>
+      </c>
+      <c r="F6" s="24">
+        <v>41268.5</v>
+      </c>
+      <c r="G6" s="24">
+        <v>64584</v>
+      </c>
+      <c r="H6" s="8"/>
+    </row>
+    <row r="7" spans="1:14" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="3"/>
+      <c r="C7" s="26"/>
+      <c r="D7" s="26"/>
+      <c r="E7" s="26"/>
+      <c r="F7" s="26"/>
+      <c r="G7" s="26"/>
+      <c r="H7" s="8"/>
+    </row>
+    <row r="8" spans="1:14" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="27">
+        <v>76958</v>
+      </c>
+      <c r="D8" s="27">
+        <v>59751.07</v>
+      </c>
+      <c r="E8" s="27">
+        <v>26789</v>
+      </c>
+      <c r="F8" s="27">
+        <v>45395</v>
+      </c>
+      <c r="G8" s="27">
+        <v>75603</v>
+      </c>
+      <c r="H8" s="8"/>
+    </row>
+    <row r="9" spans="1:14" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="37"/>
+      <c r="B9" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="23"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="8"/>
+    </row>
+    <row r="10" spans="1:14" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="37"/>
+      <c r="B10" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="24">
+        <v>45200</v>
+      </c>
+      <c r="D10" s="24">
+        <v>66237.25</v>
+      </c>
+      <c r="E10" s="24">
+        <v>28111</v>
+      </c>
+      <c r="F10" s="24">
+        <v>49778</v>
+      </c>
+      <c r="G10" s="24">
+        <v>84823.5</v>
+      </c>
+      <c r="H10" s="8"/>
+    </row>
+    <row r="11" spans="1:14" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="38"/>
+      <c r="B11" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="24">
+        <v>31758</v>
+      </c>
+      <c r="D11" s="24">
+        <v>50519.51</v>
+      </c>
+      <c r="E11" s="24">
+        <v>23394</v>
+      </c>
+      <c r="F11" s="24">
+        <v>41329.5</v>
+      </c>
+      <c r="G11" s="24">
+        <v>64752</v>
+      </c>
+      <c r="H11" s="8"/>
+    </row>
+    <row r="12" spans="1:14" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="22">
+        <v>3876</v>
+      </c>
+      <c r="D12" s="22">
+        <v>51503.92</v>
+      </c>
+      <c r="E12" s="22">
+        <v>21080</v>
+      </c>
+      <c r="F12" s="22">
+        <v>40214.5</v>
+      </c>
+      <c r="G12" s="22">
+        <v>66256.5</v>
+      </c>
+      <c r="H12" s="8"/>
+    </row>
+    <row r="13" spans="1:14" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="37"/>
+      <c r="B13" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="23"/>
+      <c r="D13" s="23"/>
+      <c r="E13" s="23"/>
+      <c r="F13" s="23"/>
+      <c r="G13" s="23"/>
+      <c r="H13" s="8"/>
+    </row>
+    <row r="14" spans="1:14" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="37"/>
+      <c r="B14" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="24">
+        <v>2564</v>
+      </c>
+      <c r="D14" s="24">
+        <v>53943.88</v>
+      </c>
+      <c r="E14" s="24">
+        <v>21303</v>
+      </c>
+      <c r="F14" s="24">
+        <v>41172</v>
+      </c>
+      <c r="G14" s="24">
+        <v>70156</v>
+      </c>
+      <c r="H14" s="8"/>
+    </row>
+    <row r="15" spans="1:14" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="38"/>
+      <c r="B15" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="30">
+        <v>1312</v>
+      </c>
+      <c r="D15" s="30">
+        <v>46735.59</v>
+      </c>
+      <c r="E15" s="30">
+        <v>20824</v>
+      </c>
+      <c r="F15" s="30">
+        <v>37590.5</v>
+      </c>
+      <c r="G15" s="30">
+        <v>61767</v>
+      </c>
+      <c r="H15" s="9"/>
+    </row>
+    <row r="16" spans="1:14" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="40"/>
+      <c r="C16" s="40"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="9"/>
+    </row>
+    <row r="17" spans="1:8" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="28"/>
+      <c r="C17" s="31"/>
+      <c r="D17" s="31"/>
+      <c r="E17" s="31"/>
+      <c r="F17" s="31"/>
+      <c r="G17" s="31"/>
+      <c r="H17" s="9"/>
+    </row>
+    <row r="18" spans="1:8" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="28"/>
+      <c r="C18" s="31"/>
+      <c r="D18" s="31"/>
+      <c r="E18" s="31"/>
+      <c r="F18" s="31"/>
+      <c r="G18" s="31"/>
+      <c r="H18" s="9"/>
+    </row>
+    <row r="19" spans="1:8" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="28"/>
+      <c r="C19" s="31"/>
+      <c r="D19" s="31"/>
+      <c r="E19" s="31"/>
+      <c r="F19" s="31"/>
+      <c r="G19" s="31"/>
+      <c r="H19" s="9"/>
+    </row>
+    <row r="20" spans="1:8" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="8"/>
+      <c r="B20" s="28"/>
+      <c r="C20" s="31"/>
+      <c r="D20" s="31"/>
+      <c r="E20" s="31"/>
+      <c r="F20" s="31"/>
+      <c r="G20" s="31"/>
+      <c r="H20" s="9"/>
+    </row>
+    <row r="21" spans="1:8" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="8" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="8" t="s">
+        <v>22</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A3:A6"/>
+    <mergeCell ref="A8:A11"/>
+    <mergeCell ref="A12:A15"/>
+    <mergeCell ref="A16:G16"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.88671875" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="7" width="12" customWidth="1"/>
     <col min="8" max="9" width="11.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="11" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="34" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="35"/>
       <c r="C1" s="35"/>
@@ -1538,71 +1963,173 @@
       </c>
     </row>
     <row r="22" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="8" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="A8:A11"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="A16:G16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2B53BD8-4666-4327-8882-5925CDED0346}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C2F27812-965F-4958-9DE2-68968DC2FC75}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N22"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.88671875" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="7" width="12" customWidth="1"/>
     <col min="8" max="9" width="11.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="11" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="34" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1" s="10"/>
+      <c r="K1" s="12"/>
+      <c r="L1" s="12"/>
+      <c r="M1" s="12"/>
+      <c r="N1" s="12"/>
+    </row>
+    <row r="2" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="9"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="9"/>
+    </row>
+    <row r="3" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="8"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
+      <c r="G3" s="31"/>
+      <c r="H3" s="9"/>
+    </row>
+    <row r="4" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="B4" s="28"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+      <c r="G4" s="31"/>
+      <c r="H4" s="9"/>
+    </row>
+    <row r="5" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="42" t="s">
+        <v>57</v>
+      </c>
+      <c r="B5" s="28"/>
+      <c r="C5" s="31"/>
+      <c r="D5" s="31"/>
+      <c r="E5" s="31"/>
+      <c r="F5" s="31"/>
+      <c r="G5" s="31"/>
+      <c r="H5" s="9"/>
+    </row>
+    <row r="6" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="8"/>
+    </row>
+    <row r="7" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="8" t="s">
+        <v>22</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:F1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A5" r:id="rId1" xr:uid="{458A7E9F-7ADD-4E29-AE64-479FA4F4784E}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2B53BD8-4666-4327-8882-5925CDED0346}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:N22"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection sqref="A1:F1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.88671875" customWidth="1"/>
+    <col min="2" max="2" width="22" customWidth="1"/>
+    <col min="3" max="3" width="21" customWidth="1"/>
+    <col min="4" max="7" width="12" customWidth="1"/>
+    <col min="8" max="9" width="11.5546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" s="11" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="34" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="35"/>
       <c r="C1" s="35"/>
       <c r="D1" s="35"/>
       <c r="E1" s="35"/>
       <c r="F1" s="35"/>
       <c r="G1" s="17" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="10"/>
       <c r="K1" s="12"/>
       <c r="L1" s="12"/>
       <c r="M1" s="12"/>
       <c r="N1" s="12"/>
     </row>
     <row r="2" spans="1:14" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="18"/>
       <c r="B2" s="4"/>
       <c r="C2" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>9</v>
       </c>
@@ -1920,51 +2447,51 @@
         <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="8" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="A8:A11"/>
     <mergeCell ref="A12:A15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.88671875" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="7" width="12" customWidth="1"/>
     <col min="8" max="9" width="11.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="11" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B1" s="35"/>
       <c r="C1" s="35"/>
@@ -2316,51 +2843,51 @@
       </c>
     </row>
     <row r="22" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="8" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="A8:A11"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="A16:G16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.88671875" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="7" width="12" customWidth="1"/>
     <col min="8" max="9" width="11.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="11" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="34" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="35"/>
       <c r="C1" s="35"/>
@@ -2711,51 +3238,51 @@
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="8" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="A8:A11"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="A16:G16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.88671875" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="7" width="12" customWidth="1"/>
     <col min="8" max="9" width="11.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="11" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="34" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="35"/>
       <c r="C1" s="35"/>
@@ -3106,51 +3633,51 @@
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="8" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="A8:A11"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="A16:G16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.88671875" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="7" width="12" customWidth="1"/>
     <col min="8" max="9" width="11.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="11" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="34" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="35"/>
       <c r="C1" s="35"/>
@@ -3501,51 +4028,51 @@
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="8" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="A8:A11"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="A16:G16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.88671875" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="7" width="12" customWidth="1"/>
     <col min="8" max="9" width="11.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="11" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="34" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="35"/>
       <c r="C1" s="35"/>
@@ -3896,51 +4423,51 @@
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="8" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="A8:A11"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="A16:G16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.88671875" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="7" width="12" customWidth="1"/>
     <col min="8" max="9" width="11.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="11" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="34" t="s">
         <v>41</v>
       </c>
       <c r="B1" s="35"/>
       <c r="C1" s="35"/>
@@ -4270,486 +4797,121 @@
       </c>
       <c r="B19" s="28"/>
       <c r="C19" s="31"/>
       <c r="D19" s="31"/>
       <c r="E19" s="31"/>
       <c r="F19" s="31"/>
       <c r="G19" s="31"/>
       <c r="H19" s="9"/>
     </row>
     <row r="20" spans="1:8" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="8"/>
       <c r="B20" s="28"/>
       <c r="C20" s="31"/>
       <c r="D20" s="31"/>
       <c r="E20" s="31"/>
       <c r="F20" s="31"/>
       <c r="G20" s="31"/>
       <c r="H20" s="9"/>
     </row>
     <row r="21" spans="1:8" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="8" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="8" t="s">
-[...393 lines deleted...]
-    <row r="22" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="8" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="A8:A11"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="A16:G16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>Remarques</vt:lpstr>
+      <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_SetDate">
+    <vt:lpwstr>2025-11-04T07:52:18Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_Name">
+    <vt:lpwstr>L1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_SiteId">
+    <vt:lpwstr>6ae27add-8276-4a38-88c1-3a9c1f973767</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_ActionId">
+    <vt:lpwstr>1b1ce342-58fe-412d-ab34-062fa93d599a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>