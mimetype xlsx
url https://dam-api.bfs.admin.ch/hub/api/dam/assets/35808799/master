--- v0 (2025-12-27)
+++ v1 (2026-10-30)
@@ -4,60 +4,60 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\BB\DEM\303_Egalite\Internet\2025\Aktual-2_2025-06-26_Vereinbarkeit-PensionGap\Tabellen\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\BB\DEM\303_Egalite\Internet\2026\Aktual-1_2026-03-04_Erwerbstaetigkeit\Tabellen\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{49ACBA82-1330-49D7-A8A3-2B3400644402}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{53A13C1B-9EA1-4ED5-B2BF-986393992960}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Note" sheetId="9" r:id="rId1"/>
     <sheet name="Taux de sous-emploi 15+ ans" sheetId="4" r:id="rId2"/>
     <sheet name="Taux de sous-emploi 15-24 ans" sheetId="5" r:id="rId3"/>
     <sheet name="Taux de sous-emploi 25-54 ans" sheetId="6" r:id="rId4"/>
     <sheet name="Taux de sous-emploi 55-64 ans" sheetId="7" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Taux de sous-emploi 15-24 ans'!$A$1:$I$21</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Taux de sous-emploi 25-54 ans'!$A$1:$I$57</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Taux de sous-emploi 15+ ans'!$1:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Taux de sous-emploi 25-54 ans'!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="30">
   <si>
     <t>Moyennes annuelles, en %</t>
   </si>
   <si>
     <t>Hommes, total</t>
@@ -486,51 +486,51 @@
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>En 2021, l'enquête ESPA est passée d'une enquête purement téléphonique à une enquête en multimode (enquête par Internet et par téléphone) où le relevé par Internet est privilégié. En outre, le questionnaire 2021 a été quelque peu modifié pour correspondre à la nouvelle réglementation Eurostat, en vigueur dès janvier 2021 également.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100" b="0" i="0">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="it-CH" sz="1100" b="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Les modifications apportées au questionnaire, le passage à l'enquête multimode et la nouvelle base de calcul du sous-emploi (heures de travail habituelles au lieu de normales) entraînent une rupture dans la série chronologique. Les nouveaux chiffres annuelles du sous-emploi sont publiés à partir de 2023, car le passage à l'enquête multimode n'est achevé complètement que</a:t>
+            <a:t>Les modifications apportées au questionnaire, le passage à l'enquête multimode et la nouvelle base de calcul du sous-emploi (heures de travail habituelles au lieu de normales) entraînent une rupture dans la série chronologique. Les nouveaux chiffres annuels du sous-emploi sont publiés à partir de 2023, car le passage à l'enquête multimode n'est achevé complètement que</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="it-CH" sz="1100" b="0" baseline="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> depuis</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="it-CH" sz="1100" b="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> cette</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="it-CH" sz="1100" b="0" baseline="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>