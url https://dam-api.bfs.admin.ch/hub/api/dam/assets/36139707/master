--- v0 (2025-11-03)
+++ v1 (2026-10-30)
@@ -13,60 +13,60 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29231"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\BB\DEM\108_STATPOP_Diffusion\Tabellenprogrammierung\Haushalte\STATPOP_2024\Tabellen\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5DED0A0E-E654-4A80-8A7B-CAEF49F31001}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A5E1F4D4-1A38-4109-9EAA-555E1FFC9E86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="60" yWindow="2640" windowWidth="21600" windowHeight="11235" tabRatio="665" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2100" yWindow="1560" windowWidth="23580" windowHeight="11550" tabRatio="665" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2024" sheetId="17" r:id="rId1"/>
     <sheet name="2023" sheetId="16" r:id="rId2"/>
     <sheet name="2022" sheetId="15" r:id="rId3"/>
     <sheet name="2021" sheetId="14" r:id="rId4"/>
     <sheet name="2020" sheetId="13" r:id="rId5"/>
     <sheet name="2019" sheetId="12" r:id="rId6"/>
     <sheet name="2018" sheetId="11" r:id="rId7"/>
     <sheet name="2017" sheetId="10" r:id="rId8"/>
     <sheet name="2016" sheetId="9" r:id="rId9"/>
     <sheet name="2015" sheetId="8" r:id="rId10"/>
     <sheet name="2014" sheetId="7" r:id="rId11"/>
     <sheet name="2013" sheetId="6" r:id="rId12"/>
     <sheet name="2012" sheetId="5" r:id="rId13"/>
     <sheet name="2011" sheetId="4" r:id="rId14"/>
     <sheet name="2010" sheetId="3" r:id="rId15"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="14">'2010'!$A$1:$J$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="13">'2011'!$A$1:$J$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="12">'2012'!$A$1:$J$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="11">'2013'!$A$1:$J$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">'2014'!$A$1:$J$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'2015'!$A$1:$J$40</definedName>
@@ -222,53 +222,50 @@
   <si>
     <t>Obvaldo</t>
   </si>
   <si>
     <t>Nidvaldo</t>
   </si>
   <si>
     <t>Basilea Cità</t>
   </si>
   <si>
     <t>Basilea Campagna</t>
   </si>
   <si>
     <t>Giura</t>
   </si>
   <si>
     <t>Numero di economie domestiche di</t>
   </si>
   <si>
     <t>Proporzione di economie domestiche plausibili (in %)</t>
   </si>
   <si>
     <t>cc-i-01.02.02.02</t>
   </si>
   <si>
-    <t>Taglia media dell'economia domestica (numero di persone)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">() Comuni che non corrispondono ai criteri di qualità dell'UST (almeno 95% delle economie domestiche plausibili o almeno 95% delle persone che vivono in un'economia domestica plausibile, rispettivamente la differenza in valori assoluti tra tutte le economie domestiche e quelle plausibili  &lt; 6, e tra le persone di tutte le economie domestiche e quelle plausibili &lt; 11).  </t>
   </si>
   <si>
     <t>Fonte: STATPOP</t>
   </si>
   <si>
     <t>Base: Popolazione residente permanente al domicilio principale</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>© UST</t>
   </si>
   <si>
     <t>Informazioni: Ufficio federale di statistica (UST), sezione Demografia e migrazione, info.dem@bfs.admin.ch, tel. 058 463 67 11</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Proporzione di economie domestiche non plausibili (in %) </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
@@ -310,159 +307,162 @@
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
   </si>
   <si>
     <r>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> La taglia delle economie domestiche è stata corretta tramite un procedimento statistico. </t>
     </r>
   </si>
   <si>
-    <t>Economie domestiche secondo il cantone e la taglia dell'economia domestica, al 31 dicembre 2021</t>
-[...64 lines deleted...]
-  <si>
     <t>Pubblicato il 03.10.2024</t>
   </si>
   <si>
     <t>Pubblicato il 05.10.2023</t>
   </si>
   <si>
     <t>Pubblicato il 06.10.2022</t>
   </si>
   <si>
     <t>Pubblicato il 07.10.2021</t>
   </si>
   <si>
     <t>Pubblicato il 08.10.2020</t>
   </si>
   <si>
     <t>Pubblicato il 10.10.2019</t>
   </si>
   <si>
     <t>Pubblicato il 04.10.2018</t>
   </si>
   <si>
     <t>Pubblicato il 03.10.2017</t>
   </si>
   <si>
     <t>Pubblicato il 24.11.2016</t>
   </si>
   <si>
     <t>Pubblicato il 10.12.2015</t>
   </si>
   <si>
     <t>Pubblicato il 11.12.2014</t>
   </si>
   <si>
     <t>Pubblicato il 12.12.2013</t>
   </si>
   <si>
     <t>Pubblicato il 26.06.2013</t>
   </si>
   <si>
-    <t>Economie domestiche secondo il cantone e la taglia dell'economia domestica, al 31 dicembre 2024</t>
+    <t>Pubblicato il 17.09.2025</t>
   </si>
   <si>
-    <t>Pubblicato il 17.09.2025</t>
+    <t>Economie domestiche secondo il Cantone e la dimensione dell'economia domestica, al 31 dicembre 2024</t>
+  </si>
+  <si>
+    <t>Dimensione media dell'economia domestica (numero di persone)</t>
+  </si>
+  <si>
+    <t>Economie domestiche secondo il Cantone e la dimensione dell'economia domestica, al 31 dicembre 2023</t>
+  </si>
+  <si>
+    <t>Economie domestiche secondo il Cantone e la dimensione dell'economia domestica, al 31 dicembre 2022</t>
+  </si>
+  <si>
+    <t>Economie domestiche secondo il Cantone e la dimensione dell'economia domestica, al 31 dicembre 2021</t>
+  </si>
+  <si>
+    <t>Economie domestiche secondo il Cantone e la dimensione dell'economia domestica, al 31 dicembre 2020</t>
+  </si>
+  <si>
+    <t>Economie domestiche secondo il Cantone e la dimensione dell'economia domestica, al 31 dicembre 2019</t>
+  </si>
+  <si>
+    <t>Economie domestiche secondo il Cantone e la dimensione dell'economia domestica, al 31 dicembre 2018</t>
+  </si>
+  <si>
+    <t>Economie domestiche secondo il Cantone e la dimensione dell'economia domestica, al 31 dicembre 2017</t>
+  </si>
+  <si>
+    <t>Economie domestiche secondo il Cantone e la dimensione dell'economia domestica, al 31 dicembre 2016</t>
+  </si>
+  <si>
+    <t>Economie domestiche secondo il Cantone e la dimensione dell'economia domestica, al 31 dicembre 2015</t>
+  </si>
+  <si>
+    <t>Economie domestiche secondo il Cantone e la dimensione dell'economia domestica, al 31 dicembre 2014</t>
+  </si>
+  <si>
+    <t>Economie domestiche secondo il Cantone e la dimensione dell'economia domestica, al 31 dicembre 2013</t>
+  </si>
+  <si>
+    <t>Economie domestiche secondo il Cantone e la dimensione dell'economia domestica, al 31 dicembre 2012</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Economie domestiche secondo il Cantone e la dimensione dell'economia domestica, al 31 dicembre 2011 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Economie domestiche secondo il Cantone e la dimensione dell'economia domestica, al 31 dicembre 2010</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 1</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="#,###,##0__;\-#,###,##0__;0__;@__"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.00_ ;\-#,##0.00\ "/>
   </numFmts>
   <fonts count="43" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -1431,66 +1431,66 @@
     </xf>
     <xf numFmtId="164" fontId="19" fillId="19" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="20" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="20" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="19" fillId="19" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="19" fillId="20" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="45" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="20" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="20" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="2" fontId="19" fillId="20" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="19" fillId="20" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="165" fontId="19" fillId="20" borderId="9" xfId="69" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="20" borderId="24" xfId="69" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="20" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="19" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...3 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="70">
     <cellStyle name="20 % - Akzent1" xfId="51" builtinId="30" hidden="1"/>
     <cellStyle name="20 % - Akzent2" xfId="54" builtinId="34" hidden="1"/>
     <cellStyle name="20 % - Akzent3" xfId="57" builtinId="38" hidden="1"/>
     <cellStyle name="20 % - Akzent4" xfId="60" builtinId="42" hidden="1"/>
     <cellStyle name="20 % - Akzent5" xfId="63" builtinId="46" hidden="1"/>
     <cellStyle name="20 % - Akzent6" xfId="66" builtinId="50" hidden="1"/>
     <cellStyle name="20% - Accent1" xfId="1" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20% - Accent2" xfId="2" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Accent3" xfId="3" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - Accent4" xfId="4" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Accent5" xfId="5" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - Accent6" xfId="6" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="40 % - Akzent1" xfId="52" builtinId="31" hidden="1"/>
     <cellStyle name="40 % - Akzent2" xfId="55" builtinId="35" hidden="1"/>
     <cellStyle name="40 % - Akzent3" xfId="58" builtinId="39" hidden="1"/>
     <cellStyle name="40 % - Akzent4" xfId="61" builtinId="43" hidden="1"/>
     <cellStyle name="40 % - Akzent5" xfId="64" builtinId="47" hidden="1"/>
     <cellStyle name="40 % - Akzent6" xfId="67" builtinId="51" hidden="1"/>
     <cellStyle name="40% - Accent1" xfId="7" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="40% - Accent2" xfId="8" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="40% - Accent3" xfId="9" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="40% - Accent4" xfId="10" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -1912,108 +1912,108 @@
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="B4" sqref="B4"/>
       <selection pane="topRight" activeCell="B4" sqref="B4"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
       <selection pane="bottomRight" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="8" width="12.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="28" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="28" customWidth="1"/>
     <col min="11" max="12" width="10.7109375" style="1" customWidth="1"/>
     <col min="13" max="48" width="10.140625" style="1" customWidth="1"/>
     <col min="49" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:48" s="7" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="8"/>
       <c r="F1" s="9"/>
       <c r="G1" s="8"/>
       <c r="H1" s="5"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
     </row>
     <row r="2" spans="1:48" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="26" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
-      <c r="I2" s="44" t="s">
-[...3 lines deleted...]
-        <v>52</v>
+      <c r="I2" s="47" t="s">
+        <v>71</v>
+      </c>
+      <c r="J2" s="47" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:48" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="23"/>
       <c r="B3" s="27"/>
       <c r="C3" s="24" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="25" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="I3" s="45"/>
-      <c r="J3" s="45"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
     </row>
     <row r="4" spans="1:48" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="30">
         <v>4063044</v>
       </c>
       <c r="C4" s="30">
         <v>1514930</v>
       </c>
       <c r="D4" s="30">
         <v>1316932</v>
       </c>
       <c r="E4" s="30">
         <v>516096</v>
       </c>
       <c r="F4" s="30">
         <v>497422</v>
       </c>
       <c r="G4" s="30">
         <v>159383</v>
       </c>
       <c r="H4" s="30">
         <v>58281</v>
@@ -2028,51 +2028,51 @@
     <row r="5" spans="1:48" s="11" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="33">
         <v>728411</v>
       </c>
       <c r="C5" s="33">
         <v>270706</v>
       </c>
       <c r="D5" s="33">
         <v>235886</v>
       </c>
       <c r="E5" s="33">
         <v>94329</v>
       </c>
       <c r="F5" s="33">
         <v>90433</v>
       </c>
       <c r="G5" s="33">
         <v>26983</v>
       </c>
       <c r="H5" s="33">
         <v>10074</v>
       </c>
-      <c r="I5" s="48">
+      <c r="I5" s="44">
         <v>2.1803816801</v>
       </c>
       <c r="J5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
       <c r="X5" s="1"/>
       <c r="Y5" s="1"/>
       <c r="Z5" s="1"/>
       <c r="AA5" s="1"/>
       <c r="AB5" s="1"/>
       <c r="AC5" s="1"/>
       <c r="AD5" s="1"/>
@@ -2098,51 +2098,51 @@
     <row r="6" spans="1:48" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="33">
         <v>497979</v>
       </c>
       <c r="C6" s="33">
         <v>191900</v>
       </c>
       <c r="D6" s="33">
         <v>171929</v>
       </c>
       <c r="E6" s="33">
         <v>55398</v>
       </c>
       <c r="F6" s="33">
         <v>54881</v>
       </c>
       <c r="G6" s="33">
         <v>17767</v>
       </c>
       <c r="H6" s="33">
         <v>6104</v>
       </c>
-      <c r="I6" s="48">
+      <c r="I6" s="44">
         <v>2.1077675966</v>
       </c>
       <c r="J6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
       <c r="X6" s="1"/>
       <c r="Y6" s="1"/>
       <c r="Z6" s="1"/>
       <c r="AA6" s="1"/>
       <c r="AB6" s="1"/>
       <c r="AC6" s="1"/>
       <c r="AD6" s="1"/>
@@ -2168,51 +2168,51 @@
     <row r="7" spans="1:48" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="33">
         <v>193215</v>
       </c>
       <c r="C7" s="33">
         <v>67800</v>
       </c>
       <c r="D7" s="33">
         <v>65902</v>
       </c>
       <c r="E7" s="33">
         <v>23253</v>
       </c>
       <c r="F7" s="33">
         <v>24822</v>
       </c>
       <c r="G7" s="33">
         <v>8542</v>
       </c>
       <c r="H7" s="33">
         <v>2896</v>
       </c>
-      <c r="I7" s="48">
+      <c r="I7" s="44">
         <v>2.2252309602999998</v>
       </c>
       <c r="J7" s="16" t="s">
         <v>9</v>
       </c>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
       <c r="X7" s="1"/>
       <c r="Y7" s="1"/>
       <c r="Z7" s="1"/>
       <c r="AA7" s="1"/>
       <c r="AB7" s="1"/>
       <c r="AC7" s="1"/>
       <c r="AD7" s="1"/>
@@ -2238,51 +2238,51 @@
     <row r="8" spans="1:48" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="21" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="33">
         <v>16818</v>
       </c>
       <c r="C8" s="33">
         <v>5732</v>
       </c>
       <c r="D8" s="33">
         <v>6072</v>
       </c>
       <c r="E8" s="33">
         <v>1858</v>
       </c>
       <c r="F8" s="33">
         <v>2105</v>
       </c>
       <c r="G8" s="33">
         <v>787</v>
       </c>
       <c r="H8" s="33">
         <v>264</v>
       </c>
-      <c r="I8" s="48">
+      <c r="I8" s="44">
         <v>2.2279105719999999</v>
       </c>
       <c r="J8" s="16" t="s">
         <v>9</v>
       </c>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
       <c r="X8" s="1"/>
       <c r="Y8" s="1"/>
       <c r="Z8" s="1"/>
       <c r="AA8" s="1"/>
       <c r="AB8" s="1"/>
       <c r="AC8" s="1"/>
       <c r="AD8" s="1"/>
@@ -2308,51 +2308,51 @@
     <row r="9" spans="1:48" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="33">
         <v>74118</v>
       </c>
       <c r="C9" s="33">
         <v>24904</v>
       </c>
       <c r="D9" s="33">
         <v>25975</v>
       </c>
       <c r="E9" s="33">
         <v>9364</v>
       </c>
       <c r="F9" s="33">
         <v>9633</v>
       </c>
       <c r="G9" s="33">
         <v>3221</v>
       </c>
       <c r="H9" s="33">
         <v>1021</v>
       </c>
-      <c r="I9" s="48">
+      <c r="I9" s="44">
         <v>2.2411425024999998</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>9</v>
       </c>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
       <c r="X9" s="1"/>
       <c r="Y9" s="1"/>
       <c r="Z9" s="1"/>
       <c r="AA9" s="1"/>
       <c r="AB9" s="1"/>
       <c r="AC9" s="1"/>
       <c r="AD9" s="1"/>
@@ -2378,51 +2378,51 @@
     <row r="10" spans="1:48" s="11" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="21" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="33">
         <v>17380</v>
       </c>
       <c r="C10" s="33">
         <v>5912</v>
       </c>
       <c r="D10" s="33">
         <v>6105</v>
       </c>
       <c r="E10" s="33">
         <v>2009</v>
       </c>
       <c r="F10" s="33">
         <v>2333</v>
       </c>
       <c r="G10" s="33">
         <v>751</v>
       </c>
       <c r="H10" s="33">
         <v>270</v>
       </c>
-      <c r="I10" s="48">
+      <c r="I10" s="44">
         <v>2.2408515535000002</v>
       </c>
       <c r="J10" s="16" t="s">
         <v>9</v>
       </c>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
@@ -2448,51 +2448,51 @@
     <row r="11" spans="1:48" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="21" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="33">
         <v>20544</v>
       </c>
       <c r="C11" s="33">
         <v>7052</v>
       </c>
       <c r="D11" s="33">
         <v>7654</v>
       </c>
       <c r="E11" s="33">
         <v>2406</v>
       </c>
       <c r="F11" s="33">
         <v>2442</v>
       </c>
       <c r="G11" s="33">
         <v>786</v>
       </c>
       <c r="H11" s="33">
         <v>204</v>
       </c>
-      <c r="I11" s="48">
+      <c r="I11" s="44">
         <v>2.1704633956000001</v>
       </c>
       <c r="J11" s="16" t="s">
         <v>9</v>
       </c>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
       <c r="X11" s="1"/>
       <c r="Y11" s="1"/>
       <c r="Z11" s="1"/>
       <c r="AA11" s="1"/>
       <c r="AB11" s="1"/>
       <c r="AC11" s="1"/>
       <c r="AD11" s="1"/>
@@ -2518,51 +2518,51 @@
     <row r="12" spans="1:48" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="33">
         <v>19020</v>
       </c>
       <c r="C12" s="33">
         <v>7064</v>
       </c>
       <c r="D12" s="33">
         <v>6319</v>
       </c>
       <c r="E12" s="33">
         <v>2365</v>
       </c>
       <c r="F12" s="33">
         <v>2222</v>
       </c>
       <c r="G12" s="33">
         <v>785</v>
       </c>
       <c r="H12" s="33">
         <v>265</v>
       </c>
-      <c r="I12" s="48">
+      <c r="I12" s="44">
         <v>2.1719768665000001</v>
       </c>
       <c r="J12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
       <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
       <c r="Z12" s="1"/>
       <c r="AA12" s="1"/>
       <c r="AB12" s="1"/>
       <c r="AC12" s="1"/>
       <c r="AD12" s="1"/>
@@ -2588,51 +2588,51 @@
     <row r="13" spans="1:48" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="33">
         <v>57382</v>
       </c>
       <c r="C13" s="33">
         <v>18619</v>
       </c>
       <c r="D13" s="33">
         <v>19483</v>
       </c>
       <c r="E13" s="33">
         <v>7964</v>
       </c>
       <c r="F13" s="33">
         <v>8240</v>
       </c>
       <c r="G13" s="33">
         <v>2426</v>
       </c>
       <c r="H13" s="33">
         <v>650</v>
       </c>
-      <c r="I13" s="48">
+      <c r="I13" s="44">
         <v>2.2783102715000001</v>
       </c>
       <c r="J13" s="16" t="s">
         <v>9</v>
       </c>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
       <c r="AA13" s="1"/>
       <c r="AB13" s="1"/>
       <c r="AC13" s="1"/>
       <c r="AD13" s="1"/>
@@ -2658,51 +2658,51 @@
     <row r="14" spans="1:48" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="33">
         <v>147964</v>
       </c>
       <c r="C14" s="33">
         <v>50061</v>
       </c>
       <c r="D14" s="33">
         <v>46848</v>
       </c>
       <c r="E14" s="33">
         <v>20863</v>
       </c>
       <c r="F14" s="33">
         <v>20955</v>
       </c>
       <c r="G14" s="33">
         <v>6872</v>
       </c>
       <c r="H14" s="33">
         <v>2365</v>
       </c>
-      <c r="I14" s="48">
+      <c r="I14" s="44">
         <v>2.2959165743000001</v>
       </c>
       <c r="J14" s="16" t="s">
         <v>9</v>
       </c>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
       <c r="AB14" s="1"/>
       <c r="AC14" s="1"/>
       <c r="AD14" s="1"/>
@@ -2728,51 +2728,51 @@
     <row r="15" spans="1:48" s="11" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="33">
         <v>131314</v>
       </c>
       <c r="C15" s="33">
         <v>47655</v>
       </c>
       <c r="D15" s="33">
         <v>45437</v>
       </c>
       <c r="E15" s="33">
         <v>15733</v>
       </c>
       <c r="F15" s="33">
         <v>15469</v>
       </c>
       <c r="G15" s="33">
         <v>5044</v>
       </c>
       <c r="H15" s="33">
         <v>1976</v>
       </c>
-      <c r="I15" s="48">
+      <c r="I15" s="44">
         <v>2.1743911539999998</v>
       </c>
       <c r="J15" s="16" t="s">
         <v>9</v>
       </c>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1"/>
       <c r="AB15" s="1"/>
       <c r="AC15" s="1"/>
       <c r="AD15" s="1"/>
@@ -2798,51 +2798,51 @@
     <row r="16" spans="1:48" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="21" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="33">
         <v>101327</v>
       </c>
       <c r="C16" s="33">
         <v>48396</v>
       </c>
       <c r="D16" s="33">
         <v>28747</v>
       </c>
       <c r="E16" s="33">
         <v>11346</v>
       </c>
       <c r="F16" s="33">
         <v>9073</v>
       </c>
       <c r="G16" s="33">
         <v>2777</v>
       </c>
       <c r="H16" s="33">
         <v>988</v>
       </c>
-      <c r="I16" s="48">
+      <c r="I16" s="44">
         <v>1.9393745004</v>
       </c>
       <c r="J16" s="16" t="s">
         <v>9</v>
       </c>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
       <c r="X16" s="1"/>
       <c r="Y16" s="1"/>
       <c r="Z16" s="1"/>
       <c r="AA16" s="1"/>
       <c r="AB16" s="1"/>
       <c r="AC16" s="1"/>
       <c r="AD16" s="1"/>
@@ -2868,51 +2868,51 @@
     <row r="17" spans="1:48" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="33">
         <v>135831</v>
       </c>
       <c r="C17" s="33">
         <v>47853</v>
       </c>
       <c r="D17" s="33">
         <v>47220</v>
       </c>
       <c r="E17" s="33">
         <v>17183</v>
       </c>
       <c r="F17" s="33">
         <v>17179</v>
       </c>
       <c r="G17" s="33">
         <v>4843</v>
       </c>
       <c r="H17" s="33">
         <v>1553</v>
       </c>
-      <c r="I17" s="48">
+      <c r="I17" s="44">
         <v>2.1846264843999998</v>
       </c>
       <c r="J17" s="16" t="s">
         <v>9</v>
       </c>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
       <c r="X17" s="1"/>
       <c r="Y17" s="1"/>
       <c r="Z17" s="1"/>
       <c r="AA17" s="1"/>
       <c r="AB17" s="1"/>
       <c r="AC17" s="1"/>
       <c r="AD17" s="1"/>
@@ -2938,51 +2938,51 @@
     <row r="18" spans="1:48" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="33">
         <v>40978</v>
       </c>
       <c r="C18" s="33">
         <v>15873</v>
       </c>
       <c r="D18" s="33">
         <v>13665</v>
       </c>
       <c r="E18" s="33">
         <v>4781</v>
       </c>
       <c r="F18" s="33">
         <v>4583</v>
       </c>
       <c r="G18" s="33">
         <v>1501</v>
       </c>
       <c r="H18" s="33">
         <v>575</v>
       </c>
-      <c r="I18" s="48">
+      <c r="I18" s="44">
         <v>2.1247254623999998</v>
       </c>
       <c r="J18" s="16" t="s">
         <v>9</v>
       </c>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
       <c r="X18" s="1"/>
       <c r="Y18" s="1"/>
       <c r="Z18" s="1"/>
       <c r="AA18" s="1"/>
       <c r="AB18" s="1"/>
       <c r="AC18" s="1"/>
       <c r="AD18" s="1"/>
@@ -3008,51 +3008,51 @@
     <row r="19" spans="1:48" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="33">
         <v>25018</v>
       </c>
       <c r="C19" s="33">
         <v>8954</v>
       </c>
       <c r="D19" s="33">
         <v>8538</v>
       </c>
       <c r="E19" s="33">
         <v>2804</v>
       </c>
       <c r="F19" s="33">
         <v>2998</v>
       </c>
       <c r="G19" s="33">
         <v>1246</v>
       </c>
       <c r="H19" s="33">
         <v>478</v>
       </c>
-      <c r="I19" s="48">
+      <c r="I19" s="44">
         <v>2.227995843</v>
       </c>
       <c r="J19" s="16" t="s">
         <v>9</v>
       </c>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
       <c r="X19" s="1"/>
       <c r="Y19" s="1"/>
       <c r="Z19" s="1"/>
       <c r="AA19" s="1"/>
       <c r="AB19" s="1"/>
       <c r="AC19" s="1"/>
       <c r="AD19" s="1"/>
@@ -3078,51 +3078,51 @@
     <row r="20" spans="1:48" s="11" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="33">
         <v>7012</v>
       </c>
       <c r="C20" s="33">
         <v>2252</v>
       </c>
       <c r="D20" s="33">
         <v>2495</v>
       </c>
       <c r="E20" s="33">
         <v>762</v>
       </c>
       <c r="F20" s="33">
         <v>884</v>
       </c>
       <c r="G20" s="33">
         <v>456</v>
       </c>
       <c r="H20" s="33">
         <v>163</v>
       </c>
-      <c r="I20" s="48">
+      <c r="I20" s="44">
         <v>2.3324301198000001</v>
       </c>
       <c r="J20" s="16" t="s">
         <v>9</v>
       </c>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
       <c r="X20" s="1"/>
       <c r="Y20" s="1"/>
       <c r="Z20" s="1"/>
       <c r="AA20" s="1"/>
       <c r="AB20" s="1"/>
       <c r="AC20" s="1"/>
       <c r="AD20" s="1"/>
@@ -3148,51 +3148,51 @@
     <row r="21" spans="1:48" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="33">
         <v>238850</v>
       </c>
       <c r="C21" s="33">
         <v>86475</v>
       </c>
       <c r="D21" s="33">
         <v>79220</v>
       </c>
       <c r="E21" s="33">
         <v>28143</v>
       </c>
       <c r="F21" s="33">
         <v>29573</v>
       </c>
       <c r="G21" s="33">
         <v>11057</v>
       </c>
       <c r="H21" s="33">
         <v>4382</v>
       </c>
-      <c r="I21" s="48">
+      <c r="I21" s="44">
         <v>2.2236508269000002</v>
       </c>
       <c r="J21" s="16" t="s">
         <v>9</v>
       </c>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
       <c r="X21" s="1"/>
       <c r="Y21" s="1"/>
       <c r="Z21" s="1"/>
       <c r="AA21" s="1"/>
       <c r="AB21" s="1"/>
       <c r="AC21" s="1"/>
       <c r="AD21" s="1"/>
@@ -3218,51 +3218,51 @@
     <row r="22" spans="1:48" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="33">
         <v>97566</v>
       </c>
       <c r="C22" s="33">
         <v>38943</v>
       </c>
       <c r="D22" s="33">
         <v>32748</v>
       </c>
       <c r="E22" s="33">
         <v>10903</v>
       </c>
       <c r="F22" s="33">
         <v>10829</v>
       </c>
       <c r="G22" s="33">
         <v>3229</v>
       </c>
       <c r="H22" s="33">
         <v>914</v>
       </c>
-      <c r="I22" s="48">
+      <c r="I22" s="44">
         <v>2.0741754299999999</v>
       </c>
       <c r="J22" s="16" t="s">
         <v>9</v>
       </c>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
       <c r="X22" s="1"/>
       <c r="Y22" s="1"/>
       <c r="Z22" s="1"/>
       <c r="AA22" s="1"/>
       <c r="AB22" s="1"/>
       <c r="AC22" s="1"/>
       <c r="AD22" s="1"/>
@@ -3288,51 +3288,51 @@
     <row r="23" spans="1:48" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="33">
         <v>320967</v>
       </c>
       <c r="C23" s="33">
         <v>107260</v>
       </c>
       <c r="D23" s="33">
         <v>111267</v>
       </c>
       <c r="E23" s="33">
         <v>41162</v>
       </c>
       <c r="F23" s="33">
         <v>42262</v>
       </c>
       <c r="G23" s="33">
         <v>13853</v>
       </c>
       <c r="H23" s="33">
         <v>5163</v>
       </c>
-      <c r="I23" s="48">
+      <c r="I23" s="44">
         <v>2.2590858250000001</v>
       </c>
       <c r="J23" s="16" t="s">
         <v>9</v>
       </c>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
       <c r="P23" s="1"/>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
       <c r="X23" s="1"/>
       <c r="Y23" s="1"/>
       <c r="Z23" s="1"/>
       <c r="AA23" s="1"/>
       <c r="AB23" s="1"/>
       <c r="AC23" s="1"/>
       <c r="AD23" s="1"/>
@@ -3358,51 +3358,51 @@
     <row r="24" spans="1:48" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="33">
         <v>132111</v>
       </c>
       <c r="C24" s="33">
         <v>45517</v>
       </c>
       <c r="D24" s="33">
         <v>45581</v>
       </c>
       <c r="E24" s="33">
         <v>16274</v>
       </c>
       <c r="F24" s="33">
         <v>16919</v>
       </c>
       <c r="G24" s="33">
         <v>5633</v>
       </c>
       <c r="H24" s="33">
         <v>2187</v>
       </c>
-      <c r="I24" s="48">
+      <c r="I24" s="44">
         <v>2.2362407370000001</v>
       </c>
       <c r="J24" s="16" t="s">
         <v>9</v>
       </c>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
       <c r="X24" s="1"/>
       <c r="Y24" s="1"/>
       <c r="Z24" s="1"/>
       <c r="AA24" s="1"/>
       <c r="AB24" s="1"/>
       <c r="AC24" s="1"/>
       <c r="AD24" s="1"/>
@@ -3428,51 +3428,51 @@
     <row r="25" spans="1:48" s="11" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="33">
         <v>171490</v>
       </c>
       <c r="C25" s="33">
         <v>72265</v>
       </c>
       <c r="D25" s="33">
         <v>51035</v>
       </c>
       <c r="E25" s="33">
         <v>23278</v>
       </c>
       <c r="F25" s="33">
         <v>18413</v>
       </c>
       <c r="G25" s="33">
         <v>5096</v>
       </c>
       <c r="H25" s="33">
         <v>1403</v>
       </c>
-      <c r="I25" s="48">
+      <c r="I25" s="44">
         <v>2.0539623302000001</v>
       </c>
       <c r="J25" s="16" t="s">
         <v>9</v>
       </c>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
       <c r="X25" s="1"/>
       <c r="Y25" s="1"/>
       <c r="Z25" s="1"/>
       <c r="AA25" s="1"/>
       <c r="AB25" s="1"/>
       <c r="AC25" s="1"/>
       <c r="AD25" s="1"/>
@@ -3498,51 +3498,51 @@
     <row r="26" spans="1:48" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="33">
         <v>381144</v>
       </c>
       <c r="C26" s="33">
         <v>146226</v>
       </c>
       <c r="D26" s="33">
         <v>111855</v>
       </c>
       <c r="E26" s="33">
         <v>54068</v>
       </c>
       <c r="F26" s="33">
         <v>49127</v>
       </c>
       <c r="G26" s="33">
         <v>14802</v>
       </c>
       <c r="H26" s="33">
         <v>5066</v>
       </c>
-      <c r="I26" s="48">
+      <c r="I26" s="44">
         <v>2.1915732636</v>
       </c>
       <c r="J26" s="16" t="s">
         <v>9</v>
       </c>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
       <c r="X26" s="1"/>
       <c r="Y26" s="1"/>
       <c r="Z26" s="1"/>
       <c r="AA26" s="1"/>
       <c r="AB26" s="1"/>
       <c r="AC26" s="1"/>
       <c r="AD26" s="1"/>
@@ -3568,51 +3568,51 @@
     <row r="27" spans="1:48" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="21" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="33">
         <v>169265</v>
       </c>
       <c r="C27" s="33">
         <v>65321</v>
       </c>
       <c r="D27" s="33">
         <v>53444</v>
       </c>
       <c r="E27" s="33">
         <v>21723</v>
       </c>
       <c r="F27" s="33">
         <v>20181</v>
       </c>
       <c r="G27" s="33">
         <v>6414</v>
       </c>
       <c r="H27" s="33">
         <v>2182</v>
       </c>
-      <c r="I27" s="48">
+      <c r="I27" s="44">
         <v>2.1519865299999998</v>
       </c>
       <c r="J27" s="16" t="s">
         <v>9</v>
       </c>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
       <c r="N27" s="1"/>
       <c r="O27" s="1"/>
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
       <c r="X27" s="1"/>
       <c r="Y27" s="1"/>
       <c r="Z27" s="1"/>
       <c r="AA27" s="1"/>
       <c r="AB27" s="1"/>
       <c r="AC27" s="1"/>
       <c r="AD27" s="1"/>
@@ -3638,51 +3638,51 @@
     <row r="28" spans="1:48" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="33">
         <v>85107</v>
       </c>
       <c r="C28" s="33">
         <v>35942</v>
       </c>
       <c r="D28" s="33">
         <v>25223</v>
       </c>
       <c r="E28" s="33">
         <v>10555</v>
       </c>
       <c r="F28" s="33">
         <v>9726</v>
       </c>
       <c r="G28" s="33">
         <v>2774</v>
       </c>
       <c r="H28" s="33">
         <v>887</v>
       </c>
-      <c r="I28" s="48">
+      <c r="I28" s="44">
         <v>2.0735544667000001</v>
       </c>
       <c r="J28" s="16" t="s">
         <v>9</v>
       </c>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
       <c r="X28" s="1"/>
       <c r="Y28" s="1"/>
       <c r="Z28" s="1"/>
       <c r="AA28" s="1"/>
       <c r="AB28" s="1"/>
       <c r="AC28" s="1"/>
       <c r="AD28" s="1"/>
@@ -3708,51 +3708,51 @@
     <row r="29" spans="1:48" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="21" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="33">
         <v>218030</v>
       </c>
       <c r="C29" s="33">
         <v>82923</v>
       </c>
       <c r="D29" s="33">
         <v>57419</v>
       </c>
       <c r="E29" s="33">
         <v>33447</v>
       </c>
       <c r="F29" s="33">
         <v>28123</v>
       </c>
       <c r="G29" s="33">
         <v>10314</v>
       </c>
       <c r="H29" s="33">
         <v>5804</v>
       </c>
-      <c r="I29" s="48">
+      <c r="I29" s="44">
         <v>2.2975691418999999</v>
       </c>
       <c r="J29" s="16">
         <v>1</v>
       </c>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
       <c r="X29" s="1"/>
       <c r="Y29" s="1"/>
       <c r="Z29" s="1"/>
       <c r="AA29" s="1"/>
       <c r="AB29" s="1"/>
       <c r="AC29" s="1"/>
       <c r="AD29" s="1"/>
@@ -3778,273 +3778,273 @@
     <row r="30" spans="1:48" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B30" s="37">
         <v>34203</v>
       </c>
       <c r="C30" s="37">
         <v>13325</v>
       </c>
       <c r="D30" s="37">
         <v>10865</v>
       </c>
       <c r="E30" s="37">
         <v>4125</v>
       </c>
       <c r="F30" s="37">
         <v>4017</v>
       </c>
       <c r="G30" s="37">
         <v>1424</v>
       </c>
       <c r="H30" s="37">
         <v>447</v>
       </c>
-      <c r="I30" s="49">
+      <c r="I30" s="45">
         <v>2.1471215975</v>
       </c>
-      <c r="J30" s="50" t="s">
+      <c r="J30" s="46" t="s">
         <v>9</v>
       </c>
       <c r="K30" s="1"/>
       <c r="L30" s="1"/>
       <c r="M30" s="1"/>
       <c r="N30" s="1"/>
       <c r="O30" s="1"/>
       <c r="P30" s="1"/>
       <c r="Q30" s="1"/>
       <c r="R30" s="1"/>
       <c r="S30" s="1"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
       <c r="X30" s="1"/>
       <c r="Y30" s="1"/>
       <c r="Z30" s="1"/>
       <c r="AA30" s="1"/>
       <c r="AB30" s="1"/>
       <c r="AC30" s="1"/>
       <c r="AD30" s="1"/>
       <c r="AE30" s="1"/>
       <c r="AF30" s="1"/>
       <c r="AG30" s="1"/>
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
       <c r="AK30" s="1"/>
       <c r="AL30" s="1"/>
       <c r="AM30" s="1"/>
       <c r="AN30" s="1"/>
       <c r="AO30" s="1"/>
       <c r="AP30" s="1"/>
       <c r="AQ30" s="1"/>
       <c r="AR30" s="1"/>
       <c r="AS30" s="1"/>
       <c r="AT30" s="1"/>
       <c r="AU30" s="1"/>
       <c r="AV30" s="1"/>
     </row>
     <row r="31" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="46" t="s">
-[...10 lines deleted...]
-      <c r="J32" s="46"/>
+      <c r="A32" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B32" s="49"/>
+      <c r="C32" s="49"/>
+      <c r="D32" s="49"/>
+      <c r="E32" s="49"/>
+      <c r="F32" s="49"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="49"/>
     </row>
     <row r="33" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="46"/>
-[...8 lines deleted...]
-      <c r="J33" s="46"/>
+      <c r="A33" s="49"/>
+      <c r="B33" s="49"/>
+      <c r="C33" s="49"/>
+      <c r="D33" s="49"/>
+      <c r="E33" s="49"/>
+      <c r="F33" s="49"/>
+      <c r="G33" s="49"/>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="49"/>
     </row>
     <row r="34" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="46"/>
-[...8 lines deleted...]
-      <c r="J34" s="46"/>
+      <c r="A34" s="49"/>
+      <c r="B34" s="49"/>
+      <c r="C34" s="49"/>
+      <c r="D34" s="49"/>
+      <c r="E34" s="49"/>
+      <c r="F34" s="49"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="49"/>
     </row>
     <row r="35" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="B35" s="3"/>
     </row>
     <row r="36" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
     </row>
     <row r="37" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="13"/>
     </row>
     <row r="39" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="42" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="43" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="44" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="A32:J34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="64" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:AV44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="B4" sqref="B4"/>
       <selection pane="topRight" activeCell="B4" sqref="B4"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
       <selection pane="bottomRight" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="8" width="12.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="28" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="28" customWidth="1"/>
     <col min="11" max="12" width="10.7109375" style="1" customWidth="1"/>
     <col min="13" max="48" width="10.140625" style="1" customWidth="1"/>
     <col min="49" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:48" s="7" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>63</v>
+        <v>80</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="8"/>
       <c r="F1" s="9"/>
       <c r="G1" s="8"/>
       <c r="H1" s="5"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
     </row>
     <row r="2" spans="1:48" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="26" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
-      <c r="I2" s="44" t="s">
-[...3 lines deleted...]
-        <v>52</v>
+      <c r="I2" s="47" t="s">
+        <v>71</v>
+      </c>
+      <c r="J2" s="47" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:48" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="23"/>
       <c r="B3" s="27"/>
       <c r="C3" s="24" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="25" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="I3" s="45"/>
-      <c r="J3" s="45"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
     </row>
     <row r="4" spans="1:48" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="30">
         <v>3631351</v>
       </c>
       <c r="C4" s="30">
         <v>1275667</v>
       </c>
       <c r="D4" s="30">
         <v>1188360</v>
       </c>
       <c r="E4" s="30">
         <v>482139</v>
       </c>
       <c r="F4" s="30">
         <v>464357</v>
       </c>
       <c r="G4" s="30">
         <v>157980</v>
       </c>
       <c r="H4" s="30">
         <v>62848</v>
@@ -5856,226 +5856,226 @@
       <c r="AA30" s="1"/>
       <c r="AB30" s="1"/>
       <c r="AC30" s="1"/>
       <c r="AD30" s="1"/>
       <c r="AE30" s="1"/>
       <c r="AF30" s="1"/>
       <c r="AG30" s="1"/>
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
       <c r="AK30" s="1"/>
       <c r="AL30" s="1"/>
       <c r="AM30" s="1"/>
       <c r="AN30" s="1"/>
       <c r="AO30" s="1"/>
       <c r="AP30" s="1"/>
       <c r="AQ30" s="1"/>
       <c r="AR30" s="1"/>
       <c r="AS30" s="1"/>
       <c r="AT30" s="1"/>
       <c r="AU30" s="1"/>
       <c r="AV30" s="1"/>
     </row>
     <row r="31" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="46" t="s">
-[...10 lines deleted...]
-      <c r="J32" s="46"/>
+      <c r="A32" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B32" s="49"/>
+      <c r="C32" s="49"/>
+      <c r="D32" s="49"/>
+      <c r="E32" s="49"/>
+      <c r="F32" s="49"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="49"/>
     </row>
     <row r="33" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="46"/>
-[...8 lines deleted...]
-      <c r="J33" s="46"/>
+      <c r="A33" s="49"/>
+      <c r="B33" s="49"/>
+      <c r="C33" s="49"/>
+      <c r="D33" s="49"/>
+      <c r="E33" s="49"/>
+      <c r="F33" s="49"/>
+      <c r="G33" s="49"/>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="49"/>
     </row>
     <row r="34" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="46"/>
-[...8 lines deleted...]
-      <c r="J34" s="46"/>
+      <c r="A34" s="49"/>
+      <c r="B34" s="49"/>
+      <c r="C34" s="49"/>
+      <c r="D34" s="49"/>
+      <c r="E34" s="49"/>
+      <c r="F34" s="49"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="49"/>
     </row>
     <row r="35" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="B35" s="3"/>
     </row>
     <row r="36" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
     </row>
     <row r="37" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="13"/>
     </row>
     <row r="39" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="42" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="43" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="44" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="A32:J34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="64" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:AV44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="B4" sqref="B4"/>
       <selection pane="topRight" activeCell="B4" sqref="B4"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
       <selection pane="bottomRight" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="8" width="12.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="28" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="28" customWidth="1"/>
     <col min="11" max="12" width="10.7109375" style="1" customWidth="1"/>
     <col min="13" max="48" width="10.140625" style="1" customWidth="1"/>
     <col min="49" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:48" s="7" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="8"/>
       <c r="F1" s="9"/>
       <c r="G1" s="8"/>
       <c r="H1" s="5"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
     </row>
     <row r="2" spans="1:48" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="26" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
-      <c r="I2" s="44" t="s">
-[...3 lines deleted...]
-        <v>52</v>
+      <c r="I2" s="47" t="s">
+        <v>71</v>
+      </c>
+      <c r="J2" s="47" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:48" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="23"/>
       <c r="B3" s="27"/>
       <c r="C3" s="24" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="25" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="I3" s="45"/>
-      <c r="J3" s="45"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
     </row>
     <row r="4" spans="1:48" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="30">
         <v>3584789</v>
       </c>
       <c r="C4" s="30">
         <v>1256826</v>
       </c>
       <c r="D4" s="30">
         <v>1171203</v>
       </c>
       <c r="E4" s="30">
         <v>476512</v>
       </c>
       <c r="F4" s="30">
         <v>459859</v>
       </c>
       <c r="G4" s="30">
         <v>157557</v>
       </c>
       <c r="H4" s="30">
         <v>62832</v>
@@ -7887,226 +7887,226 @@
       <c r="AA30" s="1"/>
       <c r="AB30" s="1"/>
       <c r="AC30" s="1"/>
       <c r="AD30" s="1"/>
       <c r="AE30" s="1"/>
       <c r="AF30" s="1"/>
       <c r="AG30" s="1"/>
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
       <c r="AK30" s="1"/>
       <c r="AL30" s="1"/>
       <c r="AM30" s="1"/>
       <c r="AN30" s="1"/>
       <c r="AO30" s="1"/>
       <c r="AP30" s="1"/>
       <c r="AQ30" s="1"/>
       <c r="AR30" s="1"/>
       <c r="AS30" s="1"/>
       <c r="AT30" s="1"/>
       <c r="AU30" s="1"/>
       <c r="AV30" s="1"/>
     </row>
     <row r="31" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="46" t="s">
-[...10 lines deleted...]
-      <c r="J32" s="46"/>
+      <c r="A32" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B32" s="49"/>
+      <c r="C32" s="49"/>
+      <c r="D32" s="49"/>
+      <c r="E32" s="49"/>
+      <c r="F32" s="49"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="49"/>
     </row>
     <row r="33" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="46"/>
-[...8 lines deleted...]
-      <c r="J33" s="46"/>
+      <c r="A33" s="49"/>
+      <c r="B33" s="49"/>
+      <c r="C33" s="49"/>
+      <c r="D33" s="49"/>
+      <c r="E33" s="49"/>
+      <c r="F33" s="49"/>
+      <c r="G33" s="49"/>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="49"/>
     </row>
     <row r="34" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="46"/>
-[...8 lines deleted...]
-      <c r="J34" s="46"/>
+      <c r="A34" s="49"/>
+      <c r="B34" s="49"/>
+      <c r="C34" s="49"/>
+      <c r="D34" s="49"/>
+      <c r="E34" s="49"/>
+      <c r="F34" s="49"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="49"/>
     </row>
     <row r="35" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="B35" s="3"/>
     </row>
     <row r="36" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
     </row>
     <row r="37" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="13"/>
     </row>
     <row r="39" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="42" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="43" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="44" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="A32:J34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="67" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:AV44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="B4" sqref="B4"/>
       <selection pane="topRight" activeCell="B4" sqref="B4"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
       <selection pane="bottomRight" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="8" width="12.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="28" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="28" customWidth="1"/>
     <col min="11" max="12" width="10.7109375" style="1" customWidth="1"/>
     <col min="13" max="48" width="10.140625" style="1" customWidth="1"/>
     <col min="49" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:48" s="7" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="8"/>
       <c r="F1" s="9"/>
       <c r="G1" s="8"/>
       <c r="H1" s="5"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
     </row>
     <row r="2" spans="1:48" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="26" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
-      <c r="I2" s="44" t="s">
-[...3 lines deleted...]
-        <v>52</v>
+      <c r="I2" s="47" t="s">
+        <v>71</v>
+      </c>
+      <c r="J2" s="47" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:48" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="23"/>
       <c r="B3" s="27"/>
       <c r="C3" s="24" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="25" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="I3" s="45"/>
-      <c r="J3" s="45"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
     </row>
     <row r="4" spans="1:48" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="30">
         <v>3540641</v>
       </c>
       <c r="C4" s="30">
         <v>1242396</v>
       </c>
       <c r="D4" s="30">
         <v>1154617</v>
       </c>
       <c r="E4" s="30">
         <v>470175</v>
       </c>
       <c r="F4" s="30">
         <v>454764</v>
       </c>
       <c r="G4" s="30">
         <v>156446</v>
       </c>
       <c r="H4" s="30">
         <v>62243</v>
@@ -9918,226 +9918,226 @@
       <c r="AA30" s="1"/>
       <c r="AB30" s="1"/>
       <c r="AC30" s="1"/>
       <c r="AD30" s="1"/>
       <c r="AE30" s="1"/>
       <c r="AF30" s="1"/>
       <c r="AG30" s="1"/>
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
       <c r="AK30" s="1"/>
       <c r="AL30" s="1"/>
       <c r="AM30" s="1"/>
       <c r="AN30" s="1"/>
       <c r="AO30" s="1"/>
       <c r="AP30" s="1"/>
       <c r="AQ30" s="1"/>
       <c r="AR30" s="1"/>
       <c r="AS30" s="1"/>
       <c r="AT30" s="1"/>
       <c r="AU30" s="1"/>
       <c r="AV30" s="1"/>
     </row>
     <row r="31" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="46" t="s">
-[...10 lines deleted...]
-      <c r="J32" s="46"/>
+      <c r="A32" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B32" s="49"/>
+      <c r="C32" s="49"/>
+      <c r="D32" s="49"/>
+      <c r="E32" s="49"/>
+      <c r="F32" s="49"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="49"/>
     </row>
     <row r="33" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="46"/>
-[...8 lines deleted...]
-      <c r="J33" s="46"/>
+      <c r="A33" s="49"/>
+      <c r="B33" s="49"/>
+      <c r="C33" s="49"/>
+      <c r="D33" s="49"/>
+      <c r="E33" s="49"/>
+      <c r="F33" s="49"/>
+      <c r="G33" s="49"/>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="49"/>
     </row>
     <row r="34" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="46"/>
-[...8 lines deleted...]
-      <c r="J34" s="46"/>
+      <c r="A34" s="49"/>
+      <c r="B34" s="49"/>
+      <c r="C34" s="49"/>
+      <c r="D34" s="49"/>
+      <c r="E34" s="49"/>
+      <c r="F34" s="49"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="49"/>
     </row>
     <row r="35" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="B35" s="3"/>
     </row>
     <row r="36" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
     </row>
     <row r="37" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="13"/>
     </row>
     <row r="39" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="42" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="43" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="44" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="A32:J34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="67" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:AV43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="B4" sqref="B4"/>
       <selection pane="topRight" activeCell="B4" sqref="B4"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
       <selection pane="bottomRight" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="8" width="12.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="28" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="28" customWidth="1"/>
     <col min="11" max="12" width="10.7109375" style="1" customWidth="1"/>
     <col min="13" max="48" width="10.140625" style="1" customWidth="1"/>
     <col min="49" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:48" s="7" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="8"/>
       <c r="F1" s="9"/>
       <c r="G1" s="8"/>
       <c r="H1" s="5"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
     </row>
     <row r="2" spans="1:48" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="26" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
-      <c r="I2" s="44" t="s">
-[...3 lines deleted...]
-        <v>52</v>
+      <c r="I2" s="47" t="s">
+        <v>71</v>
+      </c>
+      <c r="J2" s="47" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:48" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="23"/>
       <c r="B3" s="27"/>
       <c r="C3" s="24" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="25" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="I3" s="45"/>
-      <c r="J3" s="45"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
     </row>
     <row r="4" spans="1:48" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="30">
         <v>3488738</v>
       </c>
       <c r="C4" s="30">
         <v>1220931</v>
       </c>
       <c r="D4" s="30">
         <v>1136018</v>
       </c>
       <c r="E4" s="30">
         <v>463902</v>
       </c>
       <c r="F4" s="30">
         <v>449885</v>
       </c>
       <c r="G4" s="30">
         <v>155631</v>
       </c>
       <c r="H4" s="30">
         <v>62371</v>
@@ -11949,225 +11949,225 @@
       <c r="AA30" s="1"/>
       <c r="AB30" s="1"/>
       <c r="AC30" s="1"/>
       <c r="AD30" s="1"/>
       <c r="AE30" s="1"/>
       <c r="AF30" s="1"/>
       <c r="AG30" s="1"/>
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
       <c r="AK30" s="1"/>
       <c r="AL30" s="1"/>
       <c r="AM30" s="1"/>
       <c r="AN30" s="1"/>
       <c r="AO30" s="1"/>
       <c r="AP30" s="1"/>
       <c r="AQ30" s="1"/>
       <c r="AR30" s="1"/>
       <c r="AS30" s="1"/>
       <c r="AT30" s="1"/>
       <c r="AU30" s="1"/>
       <c r="AV30" s="1"/>
     </row>
     <row r="31" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="46" t="s">
-[...10 lines deleted...]
-      <c r="J32" s="46"/>
+      <c r="A32" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B32" s="49"/>
+      <c r="C32" s="49"/>
+      <c r="D32" s="49"/>
+      <c r="E32" s="49"/>
+      <c r="F32" s="49"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="49"/>
     </row>
     <row r="33" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="46"/>
-[...8 lines deleted...]
-      <c r="J33" s="46"/>
+      <c r="A33" s="49"/>
+      <c r="B33" s="49"/>
+      <c r="C33" s="49"/>
+      <c r="D33" s="49"/>
+      <c r="E33" s="49"/>
+      <c r="F33" s="49"/>
+      <c r="G33" s="49"/>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="49"/>
     </row>
     <row r="34" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="46"/>
-[...8 lines deleted...]
-      <c r="J34" s="46"/>
+      <c r="A34" s="49"/>
+      <c r="B34" s="49"/>
+      <c r="C34" s="49"/>
+      <c r="D34" s="49"/>
+      <c r="E34" s="49"/>
+      <c r="F34" s="49"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="49"/>
     </row>
     <row r="35" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
       <c r="B35" s="3"/>
     </row>
     <row r="36" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
     </row>
     <row r="37" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="13"/>
     </row>
     <row r="39" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="42" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="43" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="A32:J34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:AV48"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="B4" sqref="B4"/>
       <selection pane="topRight" activeCell="B4" sqref="B4"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
       <selection pane="bottomRight" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="8" width="12.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="28" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="28" customWidth="1"/>
     <col min="11" max="12" width="10.7109375" style="1" customWidth="1"/>
     <col min="13" max="48" width="10.140625" style="1" customWidth="1"/>
     <col min="49" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:48" s="7" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>59</v>
+        <v>84</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="8"/>
       <c r="F1" s="9"/>
       <c r="G1" s="8"/>
       <c r="H1" s="5"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
     </row>
     <row r="2" spans="1:48" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="26" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
-      <c r="I2" s="44" t="s">
-[...2 lines deleted...]
-      <c r="J2" s="44" t="s">
+      <c r="I2" s="47" t="s">
+        <v>54</v>
+      </c>
+      <c r="J2" s="47" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:48" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="23"/>
       <c r="B3" s="27"/>
       <c r="C3" s="24" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="25" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="I3" s="45"/>
-      <c r="J3" s="45"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
     </row>
     <row r="4" spans="1:48" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="30" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="30" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="30" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="30" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="30" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="30" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="30" t="s">
         <v>3</v>
@@ -13979,220 +13979,220 @@
       <c r="AA30" s="1"/>
       <c r="AB30" s="1"/>
       <c r="AC30" s="1"/>
       <c r="AD30" s="1"/>
       <c r="AE30" s="1"/>
       <c r="AF30" s="1"/>
       <c r="AG30" s="1"/>
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
       <c r="AK30" s="1"/>
       <c r="AL30" s="1"/>
       <c r="AM30" s="1"/>
       <c r="AN30" s="1"/>
       <c r="AO30" s="1"/>
       <c r="AP30" s="1"/>
       <c r="AQ30" s="1"/>
       <c r="AR30" s="1"/>
       <c r="AS30" s="1"/>
       <c r="AT30" s="1"/>
       <c r="AU30" s="1"/>
       <c r="AV30" s="1"/>
     </row>
     <row r="31" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="14" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="14" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="47" t="s">
-[...10 lines deleted...]
-      <c r="J34" s="47"/>
+      <c r="A34" s="50" t="s">
+        <v>45</v>
+      </c>
+      <c r="B34" s="50"/>
+      <c r="C34" s="50"/>
+      <c r="D34" s="50"/>
+      <c r="E34" s="50"/>
+      <c r="F34" s="50"/>
+      <c r="G34" s="50"/>
+      <c r="H34" s="50"/>
+      <c r="I34" s="50"/>
+      <c r="J34" s="50"/>
     </row>
     <row r="35" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="47"/>
-[...8 lines deleted...]
-      <c r="J35" s="47"/>
+      <c r="A35" s="50"/>
+      <c r="B35" s="50"/>
+      <c r="C35" s="50"/>
+      <c r="D35" s="50"/>
+      <c r="E35" s="50"/>
+      <c r="F35" s="50"/>
+      <c r="G35" s="50"/>
+      <c r="H35" s="50"/>
+      <c r="I35" s="50"/>
+      <c r="J35" s="50"/>
     </row>
     <row r="36" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="2" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
     </row>
     <row r="37" spans="1:10" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="12" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="I37" s="29"/>
       <c r="J37" s="28"/>
     </row>
     <row r="38" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="39" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="13"/>
     </row>
     <row r="40" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="41" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="42" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="43" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="44" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="45" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="46" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="47" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="48" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="A34:J35"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="64" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:AV49"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="B4" sqref="B4"/>
       <selection pane="topRight" activeCell="B4" sqref="B4"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
       <selection pane="bottomRight" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="8" width="12.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="28" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="28" customWidth="1"/>
     <col min="11" max="12" width="10.7109375" style="1" customWidth="1"/>
     <col min="13" max="48" width="10.140625" style="1" customWidth="1"/>
     <col min="49" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:48" s="7" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>58</v>
+        <v>85</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="8"/>
       <c r="F1" s="9"/>
       <c r="G1" s="8"/>
       <c r="H1" s="5"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
     </row>
     <row r="2" spans="1:48" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="26" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
-      <c r="I2" s="44" t="s">
-[...2 lines deleted...]
-      <c r="J2" s="44" t="s">
+      <c r="I2" s="47" t="s">
+        <v>54</v>
+      </c>
+      <c r="J2" s="47" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:48" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="23"/>
       <c r="B3" s="27"/>
       <c r="C3" s="24" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="25" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="I3" s="45"/>
-      <c r="J3" s="45"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
     </row>
     <row r="4" spans="1:48" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="30" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="30" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="30" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="30" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="30" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="30" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="30" t="s">
         <v>3</v>
@@ -16004,118 +16004,118 @@
       <c r="AA30" s="1"/>
       <c r="AB30" s="1"/>
       <c r="AC30" s="1"/>
       <c r="AD30" s="1"/>
       <c r="AE30" s="1"/>
       <c r="AF30" s="1"/>
       <c r="AG30" s="1"/>
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
       <c r="AK30" s="1"/>
       <c r="AL30" s="1"/>
       <c r="AM30" s="1"/>
       <c r="AN30" s="1"/>
       <c r="AO30" s="1"/>
       <c r="AP30" s="1"/>
       <c r="AQ30" s="1"/>
       <c r="AR30" s="1"/>
       <c r="AS30" s="1"/>
       <c r="AT30" s="1"/>
       <c r="AU30" s="1"/>
       <c r="AV30" s="1"/>
     </row>
     <row r="31" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="14" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="33" spans="1:15" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="17" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="I33" s="16"/>
       <c r="J33" s="16"/>
       <c r="L33" s="16"/>
       <c r="M33" s="16"/>
       <c r="N33" s="16"/>
       <c r="O33" s="16"/>
     </row>
     <row r="34" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="47" t="s">
-[...10 lines deleted...]
-      <c r="J34" s="47"/>
+      <c r="A34" s="50" t="s">
+        <v>45</v>
+      </c>
+      <c r="B34" s="50"/>
+      <c r="C34" s="50"/>
+      <c r="D34" s="50"/>
+      <c r="E34" s="50"/>
+      <c r="F34" s="50"/>
+      <c r="G34" s="50"/>
+      <c r="H34" s="50"/>
+      <c r="I34" s="50"/>
+      <c r="J34" s="50"/>
     </row>
     <row r="35" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="47"/>
-[...8 lines deleted...]
-      <c r="J35" s="47"/>
+      <c r="A35" s="50"/>
+      <c r="B35" s="50"/>
+      <c r="C35" s="50"/>
+      <c r="D35" s="50"/>
+      <c r="E35" s="50"/>
+      <c r="F35" s="50"/>
+      <c r="G35" s="50"/>
+      <c r="H35" s="50"/>
+      <c r="I35" s="50"/>
+      <c r="J35" s="50"/>
     </row>
     <row r="36" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="2" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
     </row>
     <row r="37" spans="1:15" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="12" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="I37" s="29"/>
       <c r="J37" s="28"/>
     </row>
     <row r="38" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="39" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="13"/>
     </row>
     <row r="40" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="41" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="42" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="43" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="44" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="45" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="46" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="47" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="48" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="49" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="A34:J35"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="64" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08301AFD-CCB9-4183-A943-CA6E20DC0742}">
   <dimension ref="A1:AV44"/>
@@ -16123,108 +16123,108 @@
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="B4" sqref="B4"/>
       <selection pane="topRight" activeCell="B4" sqref="B4"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
       <selection pane="bottomRight" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="8" width="12.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="28" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="28" customWidth="1"/>
     <col min="11" max="12" width="10.7109375" style="1" customWidth="1"/>
     <col min="13" max="48" width="10.140625" style="1" customWidth="1"/>
     <col min="49" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:48" s="7" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="8"/>
       <c r="F1" s="9"/>
       <c r="G1" s="8"/>
       <c r="H1" s="5"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
     </row>
     <row r="2" spans="1:48" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="26" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
-      <c r="I2" s="44" t="s">
-[...3 lines deleted...]
-        <v>52</v>
+      <c r="I2" s="47" t="s">
+        <v>71</v>
+      </c>
+      <c r="J2" s="47" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:48" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="23"/>
       <c r="B3" s="27"/>
       <c r="C3" s="24" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="25" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="I3" s="45"/>
-      <c r="J3" s="45"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
     </row>
     <row r="4" spans="1:48" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="30">
         <v>4019945</v>
       </c>
       <c r="C4" s="30">
         <v>1495027</v>
       </c>
       <c r="D4" s="30">
         <v>1304174</v>
       </c>
       <c r="E4" s="30">
         <v>511274</v>
       </c>
       <c r="F4" s="30">
         <v>492472</v>
       </c>
       <c r="G4" s="30">
         <v>158806</v>
       </c>
       <c r="H4" s="30">
         <v>58192</v>
@@ -18036,226 +18036,226 @@
       <c r="AA30" s="1"/>
       <c r="AB30" s="1"/>
       <c r="AC30" s="1"/>
       <c r="AD30" s="1"/>
       <c r="AE30" s="1"/>
       <c r="AF30" s="1"/>
       <c r="AG30" s="1"/>
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
       <c r="AK30" s="1"/>
       <c r="AL30" s="1"/>
       <c r="AM30" s="1"/>
       <c r="AN30" s="1"/>
       <c r="AO30" s="1"/>
       <c r="AP30" s="1"/>
       <c r="AQ30" s="1"/>
       <c r="AR30" s="1"/>
       <c r="AS30" s="1"/>
       <c r="AT30" s="1"/>
       <c r="AU30" s="1"/>
       <c r="AV30" s="1"/>
     </row>
     <row r="31" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="46" t="s">
-[...10 lines deleted...]
-      <c r="J32" s="46"/>
+      <c r="A32" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B32" s="49"/>
+      <c r="C32" s="49"/>
+      <c r="D32" s="49"/>
+      <c r="E32" s="49"/>
+      <c r="F32" s="49"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="49"/>
     </row>
     <row r="33" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="46"/>
-[...8 lines deleted...]
-      <c r="J33" s="46"/>
+      <c r="A33" s="49"/>
+      <c r="B33" s="49"/>
+      <c r="C33" s="49"/>
+      <c r="D33" s="49"/>
+      <c r="E33" s="49"/>
+      <c r="F33" s="49"/>
+      <c r="G33" s="49"/>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="49"/>
     </row>
     <row r="34" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="46"/>
-[...8 lines deleted...]
-      <c r="J34" s="46"/>
+      <c r="A34" s="49"/>
+      <c r="B34" s="49"/>
+      <c r="C34" s="49"/>
+      <c r="D34" s="49"/>
+      <c r="E34" s="49"/>
+      <c r="F34" s="49"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="49"/>
     </row>
     <row r="35" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
-        <v>71</v>
+        <v>56</v>
       </c>
       <c r="B35" s="3"/>
     </row>
     <row r="36" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
     </row>
     <row r="37" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="13"/>
     </row>
     <row r="39" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="42" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="43" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="44" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="A32:J34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="64" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{76C7D353-ABC3-42CD-8A2A-4E74D53EE345}">
   <dimension ref="A1:AV44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="B4" sqref="B4"/>
       <selection pane="topRight" activeCell="B4" sqref="B4"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
-      <selection pane="bottomRight" activeCell="B4" sqref="B4"/>
+      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="8" width="12.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="28" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="28" customWidth="1"/>
     <col min="11" max="12" width="10.7109375" style="1" customWidth="1"/>
     <col min="13" max="48" width="10.140625" style="1" customWidth="1"/>
     <col min="49" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:48" s="7" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="8"/>
       <c r="F1" s="9"/>
       <c r="G1" s="8"/>
       <c r="H1" s="5"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
     </row>
     <row r="2" spans="1:48" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="26" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
-      <c r="I2" s="44" t="s">
-[...3 lines deleted...]
-        <v>52</v>
+      <c r="I2" s="47" t="s">
+        <v>71</v>
+      </c>
+      <c r="J2" s="47" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:48" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="23"/>
       <c r="B3" s="27"/>
       <c r="C3" s="24" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="25" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="I3" s="45"/>
-      <c r="J3" s="45"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
     </row>
     <row r="4" spans="1:48" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="30">
         <v>3960432</v>
       </c>
       <c r="C4" s="30">
         <v>1470136</v>
       </c>
       <c r="D4" s="30">
         <v>1288888</v>
       </c>
       <c r="E4" s="30">
         <v>502864</v>
       </c>
       <c r="F4" s="30">
         <v>485730</v>
       </c>
       <c r="G4" s="30">
         <v>156458</v>
       </c>
       <c r="H4" s="30">
         <v>56356</v>
@@ -20067,226 +20067,226 @@
       <c r="AA30" s="1"/>
       <c r="AB30" s="1"/>
       <c r="AC30" s="1"/>
       <c r="AD30" s="1"/>
       <c r="AE30" s="1"/>
       <c r="AF30" s="1"/>
       <c r="AG30" s="1"/>
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
       <c r="AK30" s="1"/>
       <c r="AL30" s="1"/>
       <c r="AM30" s="1"/>
       <c r="AN30" s="1"/>
       <c r="AO30" s="1"/>
       <c r="AP30" s="1"/>
       <c r="AQ30" s="1"/>
       <c r="AR30" s="1"/>
       <c r="AS30" s="1"/>
       <c r="AT30" s="1"/>
       <c r="AU30" s="1"/>
       <c r="AV30" s="1"/>
     </row>
     <row r="31" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="46" t="s">
-[...10 lines deleted...]
-      <c r="J32" s="46"/>
+      <c r="A32" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B32" s="49"/>
+      <c r="C32" s="49"/>
+      <c r="D32" s="49"/>
+      <c r="E32" s="49"/>
+      <c r="F32" s="49"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="49"/>
     </row>
     <row r="33" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="46"/>
-[...8 lines deleted...]
-      <c r="J33" s="46"/>
+      <c r="A33" s="49"/>
+      <c r="B33" s="49"/>
+      <c r="C33" s="49"/>
+      <c r="D33" s="49"/>
+      <c r="E33" s="49"/>
+      <c r="F33" s="49"/>
+      <c r="G33" s="49"/>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="49"/>
     </row>
     <row r="34" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="46"/>
-[...8 lines deleted...]
-      <c r="J34" s="46"/>
+      <c r="A34" s="49"/>
+      <c r="B34" s="49"/>
+      <c r="C34" s="49"/>
+      <c r="D34" s="49"/>
+      <c r="E34" s="49"/>
+      <c r="F34" s="49"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="49"/>
     </row>
     <row r="35" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="B35" s="3"/>
     </row>
     <row r="36" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
     </row>
     <row r="37" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="13"/>
     </row>
     <row r="39" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="42" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="43" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="44" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="A32:J34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="64" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AV44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="B4" sqref="B4"/>
       <selection pane="topRight" activeCell="B4" sqref="B4"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
       <selection pane="bottomRight" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="8" width="12.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="28" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="28" customWidth="1"/>
     <col min="11" max="12" width="10.7109375" style="1" customWidth="1"/>
     <col min="13" max="48" width="10.140625" style="1" customWidth="1"/>
     <col min="49" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:48" s="7" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="8"/>
       <c r="F1" s="9"/>
       <c r="G1" s="8"/>
       <c r="H1" s="5"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
     </row>
     <row r="2" spans="1:48" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="26" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
-      <c r="I2" s="44" t="s">
-[...3 lines deleted...]
-        <v>52</v>
+      <c r="I2" s="47" t="s">
+        <v>71</v>
+      </c>
+      <c r="J2" s="47" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:48" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="23"/>
       <c r="B3" s="27"/>
       <c r="C3" s="24" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="25" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="I3" s="45"/>
-      <c r="J3" s="45"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
     </row>
     <row r="4" spans="1:48" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="30">
         <v>3917379</v>
       </c>
       <c r="C4" s="30">
         <v>1442503</v>
       </c>
       <c r="D4" s="30">
         <v>1280934</v>
       </c>
       <c r="E4" s="30">
         <v>499763</v>
       </c>
       <c r="F4" s="30">
         <v>482159</v>
       </c>
       <c r="G4" s="30">
         <v>155504</v>
       </c>
       <c r="H4" s="30">
         <v>56516</v>
@@ -22098,226 +22098,226 @@
       <c r="AA30" s="1"/>
       <c r="AB30" s="1"/>
       <c r="AC30" s="1"/>
       <c r="AD30" s="1"/>
       <c r="AE30" s="1"/>
       <c r="AF30" s="1"/>
       <c r="AG30" s="1"/>
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
       <c r="AK30" s="1"/>
       <c r="AL30" s="1"/>
       <c r="AM30" s="1"/>
       <c r="AN30" s="1"/>
       <c r="AO30" s="1"/>
       <c r="AP30" s="1"/>
       <c r="AQ30" s="1"/>
       <c r="AR30" s="1"/>
       <c r="AS30" s="1"/>
       <c r="AT30" s="1"/>
       <c r="AU30" s="1"/>
       <c r="AV30" s="1"/>
     </row>
     <row r="31" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="46" t="s">
-[...10 lines deleted...]
-      <c r="J32" s="46"/>
+      <c r="A32" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B32" s="49"/>
+      <c r="C32" s="49"/>
+      <c r="D32" s="49"/>
+      <c r="E32" s="49"/>
+      <c r="F32" s="49"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="49"/>
     </row>
     <row r="33" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="46"/>
-[...8 lines deleted...]
-      <c r="J33" s="46"/>
+      <c r="A33" s="49"/>
+      <c r="B33" s="49"/>
+      <c r="C33" s="49"/>
+      <c r="D33" s="49"/>
+      <c r="E33" s="49"/>
+      <c r="F33" s="49"/>
+      <c r="G33" s="49"/>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="49"/>
     </row>
     <row r="34" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="46"/>
-[...8 lines deleted...]
-      <c r="J34" s="46"/>
+      <c r="A34" s="49"/>
+      <c r="B34" s="49"/>
+      <c r="C34" s="49"/>
+      <c r="D34" s="49"/>
+      <c r="E34" s="49"/>
+      <c r="F34" s="49"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="49"/>
     </row>
     <row r="35" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="B35" s="3"/>
     </row>
     <row r="36" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
     </row>
     <row r="37" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="13"/>
     </row>
     <row r="39" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="42" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="43" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="44" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="A32:J34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="64" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:AV44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="B4" sqref="B4"/>
       <selection pane="topRight" activeCell="B4" sqref="B4"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
       <selection pane="bottomRight" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="8" width="12.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="28" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="28" customWidth="1"/>
     <col min="11" max="12" width="10.7109375" style="1" customWidth="1"/>
     <col min="13" max="48" width="10.140625" style="1" customWidth="1"/>
     <col min="49" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:48" s="7" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="8"/>
       <c r="F1" s="9"/>
       <c r="G1" s="8"/>
       <c r="H1" s="5"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
     </row>
     <row r="2" spans="1:48" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="26" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
-      <c r="I2" s="44" t="s">
-[...3 lines deleted...]
-        <v>52</v>
+      <c r="I2" s="47" t="s">
+        <v>71</v>
+      </c>
+      <c r="J2" s="47" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:48" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="23"/>
       <c r="B3" s="27"/>
       <c r="C3" s="24" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="25" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="I3" s="45"/>
-      <c r="J3" s="45"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
     </row>
     <row r="4" spans="1:48" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="30">
         <v>3867390</v>
       </c>
       <c r="C4" s="30">
         <v>1408288</v>
       </c>
       <c r="D4" s="30">
         <v>1268080</v>
       </c>
       <c r="E4" s="30">
         <v>499492</v>
       </c>
       <c r="F4" s="30">
         <v>479163</v>
       </c>
       <c r="G4" s="30">
         <v>155404</v>
       </c>
       <c r="H4" s="30">
         <v>56963</v>
@@ -24129,226 +24129,226 @@
       <c r="AA30" s="1"/>
       <c r="AB30" s="1"/>
       <c r="AC30" s="1"/>
       <c r="AD30" s="1"/>
       <c r="AE30" s="1"/>
       <c r="AF30" s="1"/>
       <c r="AG30" s="1"/>
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
       <c r="AK30" s="1"/>
       <c r="AL30" s="1"/>
       <c r="AM30" s="1"/>
       <c r="AN30" s="1"/>
       <c r="AO30" s="1"/>
       <c r="AP30" s="1"/>
       <c r="AQ30" s="1"/>
       <c r="AR30" s="1"/>
       <c r="AS30" s="1"/>
       <c r="AT30" s="1"/>
       <c r="AU30" s="1"/>
       <c r="AV30" s="1"/>
     </row>
     <row r="31" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="46" t="s">
-[...10 lines deleted...]
-      <c r="J32" s="46"/>
+      <c r="A32" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B32" s="49"/>
+      <c r="C32" s="49"/>
+      <c r="D32" s="49"/>
+      <c r="E32" s="49"/>
+      <c r="F32" s="49"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="49"/>
     </row>
     <row r="33" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="46"/>
-[...8 lines deleted...]
-      <c r="J33" s="46"/>
+      <c r="A33" s="49"/>
+      <c r="B33" s="49"/>
+      <c r="C33" s="49"/>
+      <c r="D33" s="49"/>
+      <c r="E33" s="49"/>
+      <c r="F33" s="49"/>
+      <c r="G33" s="49"/>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="49"/>
     </row>
     <row r="34" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="46"/>
-[...8 lines deleted...]
-      <c r="J34" s="46"/>
+      <c r="A34" s="49"/>
+      <c r="B34" s="49"/>
+      <c r="C34" s="49"/>
+      <c r="D34" s="49"/>
+      <c r="E34" s="49"/>
+      <c r="F34" s="49"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="49"/>
     </row>
     <row r="35" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="B35" s="3"/>
     </row>
     <row r="36" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
     </row>
     <row r="37" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="13"/>
     </row>
     <row r="39" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="42" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="43" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="44" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="A32:J34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="64" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AV44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="B4" sqref="B4"/>
       <selection pane="topRight" activeCell="B4" sqref="B4"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
       <selection pane="bottomRight" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="8" width="12.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="28" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="28" customWidth="1"/>
     <col min="11" max="12" width="10.7109375" style="1" customWidth="1"/>
     <col min="13" max="48" width="10.140625" style="1" customWidth="1"/>
     <col min="49" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:48" s="7" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="8"/>
       <c r="F1" s="9"/>
       <c r="G1" s="8"/>
       <c r="H1" s="5"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
     </row>
     <row r="2" spans="1:48" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="26" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
-      <c r="I2" s="44" t="s">
-[...3 lines deleted...]
-        <v>52</v>
+      <c r="I2" s="47" t="s">
+        <v>71</v>
+      </c>
+      <c r="J2" s="47" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:48" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="23"/>
       <c r="B3" s="27"/>
       <c r="C3" s="24" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="25" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="I3" s="45"/>
-      <c r="J3" s="45"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
     </row>
     <row r="4" spans="1:48" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="30">
         <v>3811306</v>
       </c>
       <c r="C4" s="30">
         <v>1371444</v>
       </c>
       <c r="D4" s="30">
         <v>1248610</v>
       </c>
       <c r="E4" s="30">
         <v>498042</v>
       </c>
       <c r="F4" s="30">
         <v>477434</v>
       </c>
       <c r="G4" s="30">
         <v>156931</v>
       </c>
       <c r="H4" s="30">
         <v>58845</v>
@@ -26160,226 +26160,226 @@
       <c r="AA30" s="1"/>
       <c r="AB30" s="1"/>
       <c r="AC30" s="1"/>
       <c r="AD30" s="1"/>
       <c r="AE30" s="1"/>
       <c r="AF30" s="1"/>
       <c r="AG30" s="1"/>
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
       <c r="AK30" s="1"/>
       <c r="AL30" s="1"/>
       <c r="AM30" s="1"/>
       <c r="AN30" s="1"/>
       <c r="AO30" s="1"/>
       <c r="AP30" s="1"/>
       <c r="AQ30" s="1"/>
       <c r="AR30" s="1"/>
       <c r="AS30" s="1"/>
       <c r="AT30" s="1"/>
       <c r="AU30" s="1"/>
       <c r="AV30" s="1"/>
     </row>
     <row r="31" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="46" t="s">
-[...10 lines deleted...]
-      <c r="J32" s="46"/>
+      <c r="A32" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B32" s="49"/>
+      <c r="C32" s="49"/>
+      <c r="D32" s="49"/>
+      <c r="E32" s="49"/>
+      <c r="F32" s="49"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="49"/>
     </row>
     <row r="33" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="46"/>
-[...8 lines deleted...]
-      <c r="J33" s="46"/>
+      <c r="A33" s="49"/>
+      <c r="B33" s="49"/>
+      <c r="C33" s="49"/>
+      <c r="D33" s="49"/>
+      <c r="E33" s="49"/>
+      <c r="F33" s="49"/>
+      <c r="G33" s="49"/>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="49"/>
     </row>
     <row r="34" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="46"/>
-[...8 lines deleted...]
-      <c r="J34" s="46"/>
+      <c r="A34" s="49"/>
+      <c r="B34" s="49"/>
+      <c r="C34" s="49"/>
+      <c r="D34" s="49"/>
+      <c r="E34" s="49"/>
+      <c r="F34" s="49"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="49"/>
     </row>
     <row r="35" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="B35" s="3"/>
     </row>
     <row r="36" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
     </row>
     <row r="37" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="13"/>
     </row>
     <row r="39" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="42" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="43" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="44" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="A32:J34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="64" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:AV44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="B4" sqref="B4"/>
       <selection pane="topRight" activeCell="B4" sqref="B4"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
       <selection pane="bottomRight" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="8" width="12.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="28" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="28" customWidth="1"/>
     <col min="11" max="12" width="10.7109375" style="1" customWidth="1"/>
     <col min="13" max="48" width="10.140625" style="1" customWidth="1"/>
     <col min="49" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:48" s="7" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="8"/>
       <c r="F1" s="9"/>
       <c r="G1" s="8"/>
       <c r="H1" s="5"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
     </row>
     <row r="2" spans="1:48" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="26" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
-      <c r="I2" s="44" t="s">
-[...3 lines deleted...]
-        <v>52</v>
+      <c r="I2" s="47" t="s">
+        <v>71</v>
+      </c>
+      <c r="J2" s="47" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:48" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="23"/>
       <c r="B3" s="27"/>
       <c r="C3" s="24" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="25" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="I3" s="45"/>
-      <c r="J3" s="45"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
     </row>
     <row r="4" spans="1:48" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="30">
         <v>3762352</v>
       </c>
       <c r="C4" s="30">
         <v>1340644</v>
       </c>
       <c r="D4" s="30">
         <v>1231181</v>
       </c>
       <c r="E4" s="30">
         <v>495855</v>
       </c>
       <c r="F4" s="30">
         <v>475512</v>
       </c>
       <c r="G4" s="30">
         <v>158500</v>
       </c>
       <c r="H4" s="30">
         <v>60660</v>
@@ -28191,226 +28191,226 @@
       <c r="AA30" s="1"/>
       <c r="AB30" s="1"/>
       <c r="AC30" s="1"/>
       <c r="AD30" s="1"/>
       <c r="AE30" s="1"/>
       <c r="AF30" s="1"/>
       <c r="AG30" s="1"/>
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
       <c r="AK30" s="1"/>
       <c r="AL30" s="1"/>
       <c r="AM30" s="1"/>
       <c r="AN30" s="1"/>
       <c r="AO30" s="1"/>
       <c r="AP30" s="1"/>
       <c r="AQ30" s="1"/>
       <c r="AR30" s="1"/>
       <c r="AS30" s="1"/>
       <c r="AT30" s="1"/>
       <c r="AU30" s="1"/>
       <c r="AV30" s="1"/>
     </row>
     <row r="31" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="46" t="s">
-[...10 lines deleted...]
-      <c r="J32" s="46"/>
+      <c r="A32" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B32" s="49"/>
+      <c r="C32" s="49"/>
+      <c r="D32" s="49"/>
+      <c r="E32" s="49"/>
+      <c r="F32" s="49"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="49"/>
     </row>
     <row r="33" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="46"/>
-[...8 lines deleted...]
-      <c r="J33" s="46"/>
+      <c r="A33" s="49"/>
+      <c r="B33" s="49"/>
+      <c r="C33" s="49"/>
+      <c r="D33" s="49"/>
+      <c r="E33" s="49"/>
+      <c r="F33" s="49"/>
+      <c r="G33" s="49"/>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="49"/>
     </row>
     <row r="34" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="46"/>
-[...8 lines deleted...]
-      <c r="J34" s="46"/>
+      <c r="A34" s="49"/>
+      <c r="B34" s="49"/>
+      <c r="C34" s="49"/>
+      <c r="D34" s="49"/>
+      <c r="E34" s="49"/>
+      <c r="F34" s="49"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="49"/>
     </row>
     <row r="35" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="B35" s="3"/>
     </row>
     <row r="36" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
     </row>
     <row r="37" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="13"/>
     </row>
     <row r="39" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="42" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="43" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="44" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="A32:J34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="64" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:AV41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="B4" sqref="B4"/>
       <selection pane="topRight" activeCell="B4" sqref="B4"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
       <selection pane="bottomRight" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="8" width="12.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="28" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="28" customWidth="1"/>
     <col min="11" max="12" width="10.7109375" style="1" customWidth="1"/>
     <col min="13" max="48" width="10.140625" style="1" customWidth="1"/>
     <col min="49" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:48" s="7" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="8"/>
       <c r="F1" s="9"/>
       <c r="G1" s="8"/>
       <c r="H1" s="5"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
     </row>
     <row r="2" spans="1:48" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="26" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
-      <c r="I2" s="44" t="s">
-[...3 lines deleted...]
-        <v>52</v>
+      <c r="I2" s="47" t="s">
+        <v>71</v>
+      </c>
+      <c r="J2" s="47" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:48" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="23"/>
       <c r="B3" s="27"/>
       <c r="C3" s="24" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="25" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="I3" s="45"/>
-      <c r="J3" s="45"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
     </row>
     <row r="4" spans="1:48" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="30">
         <v>3723079</v>
       </c>
       <c r="C4" s="30">
         <v>1320230</v>
       </c>
       <c r="D4" s="30">
         <v>1217294</v>
       </c>
       <c r="E4" s="30">
         <v>492525</v>
       </c>
       <c r="F4" s="30">
         <v>473014</v>
       </c>
       <c r="G4" s="30">
         <v>158489</v>
       </c>
       <c r="H4" s="30">
         <v>61527</v>
@@ -30109,51 +30109,51 @@
       <c r="B29" s="33">
         <v>200082</v>
       </c>
       <c r="C29" s="33">
         <v>74398</v>
       </c>
       <c r="D29" s="33">
         <v>51450</v>
       </c>
       <c r="E29" s="33">
         <v>30645</v>
       </c>
       <c r="F29" s="33">
         <v>26597</v>
       </c>
       <c r="G29" s="33">
         <v>10390</v>
       </c>
       <c r="H29" s="33">
         <v>6602</v>
       </c>
       <c r="I29" s="34">
         <v>2.3613968273000001</v>
       </c>
       <c r="J29" s="35" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
       <c r="X29" s="1"/>
       <c r="Y29" s="1"/>
       <c r="Z29" s="1"/>
       <c r="AA29" s="1"/>
       <c r="AB29" s="1"/>
       <c r="AC29" s="1"/>
       <c r="AD29" s="1"/>
       <c r="AE29" s="1"/>
       <c r="AF29" s="1"/>
       <c r="AG29" s="1"/>
       <c r="AH29" s="1"/>
@@ -30222,223 +30222,223 @@
       <c r="AA30" s="1"/>
       <c r="AB30" s="1"/>
       <c r="AC30" s="1"/>
       <c r="AD30" s="1"/>
       <c r="AE30" s="1"/>
       <c r="AF30" s="1"/>
       <c r="AG30" s="1"/>
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
       <c r="AK30" s="1"/>
       <c r="AL30" s="1"/>
       <c r="AM30" s="1"/>
       <c r="AN30" s="1"/>
       <c r="AO30" s="1"/>
       <c r="AP30" s="1"/>
       <c r="AQ30" s="1"/>
       <c r="AR30" s="1"/>
       <c r="AS30" s="1"/>
       <c r="AT30" s="1"/>
       <c r="AU30" s="1"/>
       <c r="AV30" s="1"/>
     </row>
     <row r="31" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="46" t="s">
-[...10 lines deleted...]
-      <c r="J32" s="46"/>
+      <c r="A32" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B32" s="49"/>
+      <c r="C32" s="49"/>
+      <c r="D32" s="49"/>
+      <c r="E32" s="49"/>
+      <c r="F32" s="49"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="49"/>
     </row>
     <row r="33" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="46"/>
-[...8 lines deleted...]
-      <c r="J33" s="46"/>
+      <c r="A33" s="49"/>
+      <c r="B33" s="49"/>
+      <c r="C33" s="49"/>
+      <c r="D33" s="49"/>
+      <c r="E33" s="49"/>
+      <c r="F33" s="49"/>
+      <c r="G33" s="49"/>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="49"/>
     </row>
     <row r="34" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="46"/>
-[...8 lines deleted...]
-      <c r="J34" s="46"/>
+      <c r="A34" s="49"/>
+      <c r="B34" s="49"/>
+      <c r="C34" s="49"/>
+      <c r="D34" s="49"/>
+      <c r="E34" s="49"/>
+      <c r="F34" s="49"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="49"/>
     </row>
     <row r="35" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="B35" s="3"/>
     </row>
     <row r="36" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
     </row>
     <row r="37" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="13"/>
     </row>
     <row r="39" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="A32:J34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="64" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:AV43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="B4" sqref="B4"/>
       <selection pane="topRight" activeCell="B4" sqref="B4"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
       <selection pane="bottomRight" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="8" width="12.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="28" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="28" customWidth="1"/>
     <col min="11" max="12" width="10.7109375" style="1" customWidth="1"/>
     <col min="13" max="48" width="10.140625" style="1" customWidth="1"/>
     <col min="49" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:48" s="7" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>64</v>
+        <v>79</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="8"/>
       <c r="F1" s="9"/>
       <c r="G1" s="8"/>
       <c r="H1" s="5"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
     </row>
     <row r="2" spans="1:48" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="26" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
-      <c r="I2" s="44" t="s">
-[...3 lines deleted...]
-        <v>52</v>
+      <c r="I2" s="47" t="s">
+        <v>71</v>
+      </c>
+      <c r="J2" s="47" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:48" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="23"/>
       <c r="B3" s="27"/>
       <c r="C3" s="24" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="25" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="I3" s="45"/>
-      <c r="J3" s="45"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
     </row>
     <row r="4" spans="1:48" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="30">
         <v>3682475</v>
       </c>
       <c r="C4" s="30">
         <v>1300170</v>
       </c>
       <c r="D4" s="30">
         <v>1204350</v>
       </c>
       <c r="E4" s="30">
         <v>488361</v>
       </c>
       <c r="F4" s="30">
         <v>468858</v>
       </c>
       <c r="G4" s="30">
         <v>158399</v>
       </c>
       <c r="H4" s="30">
         <v>62337</v>
@@ -32250,121 +32250,121 @@
       <c r="AA30" s="1"/>
       <c r="AB30" s="1"/>
       <c r="AC30" s="1"/>
       <c r="AD30" s="1"/>
       <c r="AE30" s="1"/>
       <c r="AF30" s="1"/>
       <c r="AG30" s="1"/>
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
       <c r="AK30" s="1"/>
       <c r="AL30" s="1"/>
       <c r="AM30" s="1"/>
       <c r="AN30" s="1"/>
       <c r="AO30" s="1"/>
       <c r="AP30" s="1"/>
       <c r="AQ30" s="1"/>
       <c r="AR30" s="1"/>
       <c r="AS30" s="1"/>
       <c r="AT30" s="1"/>
       <c r="AU30" s="1"/>
       <c r="AV30" s="1"/>
     </row>
     <row r="31" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="46" t="s">
-[...10 lines deleted...]
-      <c r="J32" s="46"/>
+      <c r="A32" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B32" s="49"/>
+      <c r="C32" s="49"/>
+      <c r="D32" s="49"/>
+      <c r="E32" s="49"/>
+      <c r="F32" s="49"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="49"/>
     </row>
     <row r="33" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="46"/>
-[...8 lines deleted...]
-      <c r="J33" s="46"/>
+      <c r="A33" s="49"/>
+      <c r="B33" s="49"/>
+      <c r="C33" s="49"/>
+      <c r="D33" s="49"/>
+      <c r="E33" s="49"/>
+      <c r="F33" s="49"/>
+      <c r="G33" s="49"/>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="49"/>
     </row>
     <row r="34" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="46"/>
-[...8 lines deleted...]
-      <c r="J34" s="46"/>
+      <c r="A34" s="49"/>
+      <c r="B34" s="49"/>
+      <c r="C34" s="49"/>
+      <c r="D34" s="49"/>
+      <c r="E34" s="49"/>
+      <c r="F34" s="49"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="49"/>
     </row>
     <row r="35" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="B35" s="3"/>
     </row>
     <row r="36" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
     </row>
     <row r="37" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="13"/>
     </row>
     <row r="39" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="42" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="43" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="A32:J34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="64" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">