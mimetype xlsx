--- v0 (2025-12-25)
+++ v1 (2026-11-05)
@@ -19,85 +19,98 @@
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\BB\BILD-P\20_P-F-I\2 BIFI\2 STIP\5 Datenaufbereitung\5.1 Publication\Publication Daten2024\Tabellen\PUB\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4E6500C1-D17B-4006-B66F-AC6A87ABD6F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5375F299-BAEB-45AE-96B2-47D2997CB21A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-27840" yWindow="900" windowWidth="26805" windowHeight="14640" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2024" sheetId="21" r:id="rId1"/>
     <sheet name="2023" sheetId="20" r:id="rId2"/>
     <sheet name="2022" sheetId="19" r:id="rId3"/>
     <sheet name="2021" sheetId="18" r:id="rId4"/>
     <sheet name="2020" sheetId="17" r:id="rId5"/>
     <sheet name="2019" sheetId="16" r:id="rId6"/>
     <sheet name="2018" sheetId="15" r:id="rId7"/>
     <sheet name="2017" sheetId="14" r:id="rId8"/>
     <sheet name="2016" sheetId="13" r:id="rId9"/>
     <sheet name="2015" sheetId="12" r:id="rId10"/>
     <sheet name="2014" sheetId="10" r:id="rId11"/>
     <sheet name="2013" sheetId="11" r:id="rId12"/>
     <sheet name="2012" sheetId="1" r:id="rId13"/>
     <sheet name="2011" sheetId="2" r:id="rId14"/>
     <sheet name="2010" sheetId="3" r:id="rId15"/>
     <sheet name="2009" sheetId="4" r:id="rId16"/>
     <sheet name="2008" sheetId="5" r:id="rId17"/>
     <sheet name="2007" sheetId="6" r:id="rId18"/>
     <sheet name="2006" sheetId="7" r:id="rId19"/>
     <sheet name="2005" sheetId="8" r:id="rId20"/>
     <sheet name="2004" sheetId="9" r:id="rId21"/>
   </sheets>
-  <calcPr calcId="125725" concurrentCalc="0"/>
+  <calcPr calcId="191029" concurrentCalc="0"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="897" uniqueCount="90">
   <si>
     <t>Bourses</t>
   </si>
   <si>
     <t>Prêts</t>
   </si>
   <si>
     <t>Suisse</t>
   </si>
   <si>
     <t>Zurich</t>
   </si>
   <si>
     <t>Berne</t>
   </si>
   <si>
     <t>Lucerne</t>
   </si>
   <si>
     <t>Uri</t>
@@ -1334,19806 +1347,19807 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B18D213-56E8-4A95-AB62-6F4DFF934C0D}">
   <dimension ref="A1:K190"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="7.75" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="7.69921875" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11" style="6" customWidth="1"/>
-    <col min="2" max="2" width="8.375" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="16384" width="7.75" style="2"/>
+    <col min="2" max="2" width="8.3984375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.59765625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8.3984375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.59765625" style="2" customWidth="1"/>
+    <col min="6" max="7" width="9.59765625" style="2" customWidth="1"/>
+    <col min="8" max="12" width="7.69921875" style="2"/>
+    <col min="13" max="13" width="10.59765625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="7.69921875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>88</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="13"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="38" t="s">
         <v>72</v>
       </c>
       <c r="G3" s="40" t="s">
         <v>34</v>
       </c>
       <c r="H3" s="14"/>
     </row>
-    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15"/>
       <c r="B4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="41"/>
     </row>
-    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="33">
         <v>38.638826437143074</v>
       </c>
       <c r="C5" s="34">
         <v>0.50150318032215613</v>
       </c>
       <c r="D5" s="33">
         <v>2.1711488848020335</v>
       </c>
       <c r="E5" s="34">
         <v>2.8079747368672907E-2</v>
       </c>
       <c r="F5" s="35">
         <v>9027859</v>
       </c>
       <c r="G5" s="35">
         <v>24461000</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="17">
         <v>36.51788186853792</v>
       </c>
       <c r="C6" s="18">
         <v>0.43759264676143722</v>
       </c>
       <c r="D6" s="17">
         <v>0.55640375033471878</v>
       </c>
       <c r="E6" s="18">
         <v>5.1947120305201704E-3</v>
       </c>
       <c r="F6" s="19">
         <v>1617029</v>
       </c>
       <c r="G6" s="19">
         <v>4381968</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="17">
         <v>20.693194408892261</v>
       </c>
       <c r="C7" s="18">
         <v>0.24308351721857149</v>
       </c>
       <c r="D7" s="17">
         <v>0.34794948496563011</v>
       </c>
       <c r="E7" s="18">
         <v>5.6053078528494581E-3</v>
       </c>
       <c r="F7" s="19">
         <v>1070414</v>
       </c>
       <c r="G7" s="19">
         <v>2902737</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="17">
         <v>18.026227857371723</v>
       </c>
       <c r="C8" s="18">
         <v>0.27555270746555593</v>
       </c>
       <c r="D8" s="17">
         <v>0.97793747425275779</v>
       </c>
       <c r="E8" s="18">
         <v>1.7851421247768572E-2</v>
       </c>
       <c r="F8" s="19">
         <v>436940</v>
       </c>
       <c r="G8" s="19">
         <v>1181103</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="17">
         <v>18.797739876530294</v>
       </c>
       <c r="C9" s="18">
         <v>0.26943601548603119</v>
       </c>
       <c r="D9" s="17">
         <v>3.6543894527571412</v>
       </c>
       <c r="E9" s="18">
         <v>8.1092393010358893E-2</v>
       </c>
       <c r="F9" s="19">
         <v>38228</v>
       </c>
       <c r="G9" s="19">
         <v>103526</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="17">
         <v>22.627711087052216</v>
       </c>
       <c r="C10" s="18">
         <v>0.40153236648305235</v>
       </c>
       <c r="D10" s="17">
         <v>0.69301512141149035</v>
       </c>
       <c r="E10" s="18">
         <v>5.9486276516007757E-3</v>
       </c>
       <c r="F10" s="19">
         <v>168106</v>
       </c>
       <c r="G10" s="19">
         <v>456899</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="17">
         <v>14.831707686865114</v>
       </c>
       <c r="C11" s="18">
         <v>0.18193763582149897</v>
       </c>
       <c r="D11" s="17">
         <v>1.4937837974427655</v>
       </c>
       <c r="E11" s="18">
         <v>2.7796027694951233E-2</v>
       </c>
       <c r="F11" s="19">
         <v>39574</v>
       </c>
       <c r="G11" s="19">
         <v>107186</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="17">
         <v>25.684962987515192</v>
       </c>
       <c r="C12" s="18">
         <v>0.29830957905203848</v>
       </c>
       <c r="D12" s="17">
         <v>1.1048502927853276</v>
       </c>
       <c r="E12" s="18">
         <v>1.3258203513423931E-2</v>
       </c>
       <c r="F12" s="19">
         <v>45255</v>
       </c>
       <c r="G12" s="19">
         <v>122864</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="17">
         <v>23.078330771958861</v>
       </c>
       <c r="C13" s="18">
         <v>0.32155101075777281</v>
       </c>
       <c r="D13" s="17">
         <v>1.2058162903416481</v>
       </c>
       <c r="E13" s="18">
         <v>1.1821728336682824E-2</v>
       </c>
       <c r="F13" s="19">
         <v>42295</v>
       </c>
       <c r="G13" s="19">
         <v>114785</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="17">
         <v>14.435006357542152</v>
       </c>
       <c r="C14" s="18">
         <v>0.2512921986562639</v>
       </c>
       <c r="D14" s="17">
         <v>2.0840700307720086</v>
       </c>
       <c r="E14" s="18">
         <v>2.2571155567927891E-2</v>
       </c>
       <c r="F14" s="19">
         <v>132913</v>
       </c>
       <c r="G14" s="19">
         <v>361790</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="17">
         <v>25.756949094566821</v>
       </c>
       <c r="C15" s="18">
         <v>0.45278905885388127</v>
       </c>
       <c r="D15" s="17">
         <v>1.9740211552788189</v>
       </c>
       <c r="E15" s="18">
         <v>2.1450954132642263E-2</v>
       </c>
       <c r="F15" s="19">
         <v>344973</v>
       </c>
       <c r="G15" s="19">
         <v>932169</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="17">
         <v>22.007763282166245</v>
       </c>
       <c r="C16" s="18">
         <v>0.35875773647047426</v>
       </c>
       <c r="D16" s="17">
         <v>2.9142752367212932</v>
       </c>
       <c r="E16" s="18">
         <v>2.9406371841842156E-2</v>
       </c>
       <c r="F16" s="19">
         <v>289053</v>
       </c>
       <c r="G16" s="19">
         <v>782893</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="17">
         <v>58.049737022638922</v>
       </c>
       <c r="C17" s="18">
         <v>0.84510683144592802</v>
       </c>
       <c r="D17" s="17">
         <v>0.55614989212459853</v>
       </c>
       <c r="E17" s="18">
         <v>8.4510683144592806E-3</v>
       </c>
       <c r="F17" s="19">
         <v>201158</v>
       </c>
       <c r="G17" s="19">
         <v>545952</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="17">
         <v>21.237746076084065</v>
       </c>
       <c r="C18" s="18">
         <v>0.36778398510242089</v>
       </c>
       <c r="D18" s="17">
         <v>0.25605214152700184</v>
       </c>
       <c r="E18" s="18">
         <v>3.6578877361000267E-3</v>
       </c>
       <c r="F18" s="19">
         <v>300720</v>
       </c>
       <c r="G18" s="19">
         <v>815626</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="17">
         <v>34.775940326213679</v>
       </c>
       <c r="C19" s="18">
         <v>0.64291939737625503</v>
       </c>
       <c r="D19" s="17">
         <v>0.84250738564976735</v>
       </c>
       <c r="E19" s="18">
         <v>1.6978505212401102E-2</v>
       </c>
       <c r="F19" s="19">
         <v>88347</v>
       </c>
       <c r="G19" s="19">
         <v>237755</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="17">
         <v>26.461562880270886</v>
       </c>
       <c r="C20" s="18">
         <v>0.35976932437437176</v>
       </c>
       <c r="D20" s="17">
         <v>0.41091300283935595</v>
       </c>
       <c r="E20" s="18">
         <v>1.7635751194822144E-3</v>
       </c>
       <c r="F20" s="19">
         <v>56703</v>
       </c>
       <c r="G20" s="19">
         <v>154194</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="17">
         <v>22.173331727294627</v>
       </c>
       <c r="C21" s="18">
         <v>0.33124548301614071</v>
       </c>
       <c r="D21" s="17">
         <v>0.30113225728740062</v>
       </c>
       <c r="E21" s="18">
         <v>0.24692845097566851</v>
       </c>
       <c r="F21" s="19">
         <v>16604</v>
       </c>
       <c r="G21" s="19">
         <v>45266</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="17">
         <v>14.980459262939712</v>
       </c>
       <c r="C22" s="18">
         <v>0.23582369583192742</v>
       </c>
       <c r="D22" s="17">
         <v>0.57324439269836447</v>
       </c>
       <c r="E22" s="18">
         <v>7.6012354788592956E-3</v>
       </c>
       <c r="F22" s="19">
         <v>539386</v>
       </c>
       <c r="G22" s="19">
         <v>1460505</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="17">
         <v>49.120434334196034</v>
       </c>
       <c r="C23" s="18">
         <v>0.80026853995991354</v>
       </c>
       <c r="D23" s="17">
         <v>0.2179454747124871</v>
       </c>
       <c r="E23" s="18">
         <v>1.9459417385043491E-3</v>
       </c>
       <c r="F23" s="19">
         <v>205556</v>
       </c>
       <c r="G23" s="19">
         <v>559208</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="17">
         <v>16.652740215269525</v>
       </c>
       <c r="C24" s="18">
         <v>0.40744719135432234</v>
       </c>
       <c r="D24" s="17">
         <v>4.2111923248890388</v>
       </c>
       <c r="E24" s="18">
         <v>5.6843586080546134E-2</v>
       </c>
       <c r="F24" s="19">
         <v>733592</v>
       </c>
       <c r="G24" s="19">
         <v>1983937</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="17">
         <v>24.285576913411891</v>
       </c>
       <c r="C25" s="18">
         <v>0.37191037965013618</v>
       </c>
       <c r="D25" s="17">
         <v>1.0058500497555778</v>
       </c>
       <c r="E25" s="18">
         <v>1.3402175843248151E-2</v>
       </c>
       <c r="F25" s="19">
         <v>298459</v>
       </c>
       <c r="G25" s="19">
         <v>805754</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="17">
         <v>53.497529128948237</v>
       </c>
       <c r="C26" s="18">
         <v>0.61883328034625662</v>
       </c>
       <c r="D26" s="17">
         <v>11.309868424722097</v>
       </c>
       <c r="E26" s="18">
         <v>0.17067416294362731</v>
       </c>
       <c r="F26" s="19">
         <v>358578</v>
       </c>
       <c r="G26" s="19">
         <v>976338</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="17">
         <v>82.47421406279031</v>
       </c>
       <c r="C27" s="18">
         <v>0.86713563017265094</v>
       </c>
       <c r="D27" s="17">
         <v>1.0929283878144749</v>
       </c>
       <c r="E27" s="18">
         <v>7.1732131055779373E-3</v>
       </c>
       <c r="F27" s="19">
         <v>850386</v>
       </c>
       <c r="G27" s="19">
         <v>2308662</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="17">
         <v>52.717878523103224</v>
       </c>
       <c r="C28" s="18">
         <v>0.73850249007890889</v>
       </c>
       <c r="D28" s="17">
         <v>6.3756029074815981</v>
       </c>
       <c r="E28" s="18">
         <v>0.1376914899084852</v>
       </c>
       <c r="F28" s="19">
         <v>369667</v>
       </c>
       <c r="G28" s="19">
         <v>998511</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="17">
         <v>33.9386331472381</v>
       </c>
       <c r="C29" s="18">
         <v>0.51649784374686591</v>
       </c>
       <c r="D29" s="17">
         <v>1.1896722718104726</v>
       </c>
       <c r="E29" s="18">
         <v>1.4486455164421265E-2</v>
       </c>
       <c r="F29" s="19">
         <v>179478</v>
       </c>
       <c r="G29" s="19">
-        <v>1431290</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>486616</v>
+      </c>
+      <c r="I29" s="19"/>
+    </row>
+    <row r="30" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="17">
         <v>105.61985667791798</v>
       </c>
       <c r="C30" s="18">
         <v>1.1234321787523882</v>
       </c>
       <c r="D30" s="17">
         <v>7.7122760120517411</v>
       </c>
       <c r="E30" s="18">
         <v>5.7200462134426748E-2</v>
       </c>
       <c r="F30" s="19">
         <v>529716</v>
       </c>
       <c r="G30" s="19">
-        <v>486616</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1431290</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="21">
         <v>51.426554617350696</v>
       </c>
       <c r="C31" s="22">
         <v>0.65436443683175205</v>
       </c>
       <c r="D31" s="21">
         <v>0.12043517242302185</v>
       </c>
       <c r="E31" s="22">
         <v>1.3381685824780205E-3</v>
       </c>
       <c r="F31" s="23">
         <v>74729</v>
       </c>
       <c r="G31" s="23">
         <v>203466</v>
       </c>
     </row>
-    <row r="32" spans="1:7" s="26" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:9" s="26" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
     </row>
-    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="26"/>
       <c r="C33" s="26"/>
       <c r="D33" s="26"/>
       <c r="E33" s="26"/>
       <c r="F33" s="26"/>
       <c r="G33" s="26"/>
     </row>
-    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="6" t="s">
         <v>89</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8"/>
       <c r="D35" s="7"/>
       <c r="E35" s="8"/>
       <c r="F35" s="7"/>
       <c r="G35" s="8"/>
       <c r="H35" s="7"/>
       <c r="I35" s="8"/>
       <c r="J35" s="7"/>
       <c r="K35" s="8"/>
     </row>
-    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="7"/>
       <c r="C36" s="8"/>
       <c r="D36" s="7"/>
       <c r="E36" s="8"/>
       <c r="F36" s="7"/>
       <c r="G36" s="8"/>
       <c r="H36" s="7"/>
       <c r="I36" s="8"/>
       <c r="J36" s="7"/>
       <c r="K36" s="8"/>
     </row>
-    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C37" s="8"/>
       <c r="E37" s="8"/>
       <c r="G37" s="8"/>
       <c r="I37" s="8"/>
       <c r="K37" s="8"/>
     </row>
-    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...151 lines deleted...]
-    <row r="190" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="178" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:K237"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="7.75" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="7.69921875" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11" style="6" customWidth="1"/>
-    <col min="2" max="2" width="8.375" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="16384" width="7.75" style="2"/>
+    <col min="2" max="2" width="8.3984375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.59765625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8.3984375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.59765625" style="2" customWidth="1"/>
+    <col min="6" max="7" width="9.59765625" style="2" customWidth="1"/>
+    <col min="8" max="12" width="7.69921875" style="2"/>
+    <col min="13" max="13" width="10.59765625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="7.69921875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="13"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="38" t="s">
         <v>71</v>
       </c>
       <c r="G3" s="40" t="s">
         <v>34</v>
       </c>
       <c r="H3" s="14"/>
     </row>
-    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15"/>
       <c r="B4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="41"/>
     </row>
-    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="33">
         <v>38.013219511761527</v>
       </c>
       <c r="C5" s="34">
         <v>0.53310469401673999</v>
       </c>
       <c r="D5" s="33">
         <v>2.06100182169929</v>
       </c>
       <c r="E5" s="34">
         <v>2.8191535236295997E-2</v>
       </c>
       <c r="F5" s="35">
         <v>8325194</v>
       </c>
       <c r="G5" s="35">
         <v>25351000</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="17">
         <v>23.257783361844815</v>
       </c>
       <c r="C6" s="18">
         <v>0.2720868495221257</v>
       </c>
       <c r="D6" s="17">
         <v>0.10291144524567622</v>
       </c>
       <c r="E6" s="18">
         <v>5.4567430337854246E-4</v>
       </c>
       <c r="F6" s="19">
         <v>1466076</v>
       </c>
       <c r="G6" s="19">
         <v>4451081</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="17">
         <v>28.343644162358199</v>
       </c>
       <c r="C7" s="18">
         <v>0.3734824510437158</v>
       </c>
       <c r="D7" s="17">
         <v>1.0839544113497768</v>
       </c>
       <c r="E7" s="18">
         <v>1.4451676836911353E-2</v>
       </c>
       <c r="F7" s="19">
         <v>1017183</v>
       </c>
       <c r="G7" s="19">
         <v>3106433</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="17">
         <v>33.386875813583679</v>
       </c>
       <c r="C8" s="18">
         <v>0.39127261417761267</v>
       </c>
       <c r="D8" s="17">
         <v>4.0215801895665653</v>
       </c>
       <c r="E8" s="18">
         <v>5.568110278681411E-2</v>
       </c>
       <c r="F8" s="19">
         <v>398699</v>
       </c>
       <c r="G8" s="19">
         <v>1214374</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="17">
         <v>29.889355314002948</v>
       </c>
       <c r="C9" s="18">
         <v>0.50040310249923559</v>
       </c>
       <c r="D9" s="17">
         <v>5.2764727141308274</v>
       </c>
       <c r="E9" s="18">
         <v>0.15012093074977065</v>
       </c>
       <c r="F9" s="19">
         <v>35971</v>
       </c>
       <c r="G9" s="19">
         <v>110813</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="17">
         <v>29.395500834020236</v>
       </c>
       <c r="C10" s="18">
         <v>0.46017147715693213</v>
       </c>
       <c r="D10" s="17">
         <v>1.6128718205006718</v>
       </c>
       <c r="E10" s="18">
         <v>1.4278945694573351E-2</v>
       </c>
       <c r="F10" s="19">
         <v>154073</v>
       </c>
       <c r="G10" s="19">
         <v>470108</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="17">
         <v>29.457932076286045</v>
       </c>
       <c r="C11" s="18">
         <v>0.35337595424995277</v>
       </c>
       <c r="D11" s="17">
         <v>1.6959348277629414</v>
       </c>
       <c r="E11" s="18">
         <v>7.0135685576326517E-2</v>
       </c>
       <c r="F11" s="19">
         <v>37071</v>
       </c>
       <c r="G11" s="19">
         <v>113355</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="17">
         <v>22.526711618257263</v>
       </c>
       <c r="C12" s="18">
         <v>0.40314975480950582</v>
       </c>
       <c r="D12" s="17">
         <v>1.9553941908713692</v>
       </c>
       <c r="E12" s="18">
         <v>2.8291210863824974E-2</v>
       </c>
       <c r="F12" s="19">
         <v>42416</v>
       </c>
       <c r="G12" s="19">
         <v>129499</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="17">
         <v>38.557257439844079</v>
       </c>
       <c r="C13" s="18">
         <v>0.47475075585317711</v>
       </c>
       <c r="D13" s="17">
         <v>0.44726518577746682</v>
       </c>
       <c r="E13" s="18">
         <v>4.9973763774018637E-3</v>
       </c>
       <c r="F13" s="19">
         <v>40021</v>
       </c>
       <c r="G13" s="19">
         <v>122464</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="17">
         <v>17.163201297159187</v>
       </c>
       <c r="C14" s="18">
         <v>0.26860367037088601</v>
       </c>
       <c r="D14" s="17">
         <v>1.5149902139821314</v>
       </c>
       <c r="E14" s="18">
         <v>1.5559358954411079E-2</v>
       </c>
       <c r="F14" s="19">
         <v>122113</v>
       </c>
       <c r="G14" s="19">
         <v>369568</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="17">
         <v>35.923265096337452</v>
       </c>
       <c r="C15" s="18">
         <v>0.67109290879577377</v>
       </c>
       <c r="D15" s="17">
         <v>1.6035639815359992</v>
       </c>
       <c r="E15" s="18">
         <v>2.049386973055441E-2</v>
       </c>
       <c r="F15" s="19">
         <v>307409</v>
       </c>
       <c r="G15" s="19">
         <v>933627</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="17">
         <v>25.810398357166186</v>
       </c>
       <c r="C16" s="18">
         <v>0.41333638674170037</v>
       </c>
       <c r="D16" s="17">
         <v>6.1944145152025953</v>
       </c>
       <c r="E16" s="18">
         <v>4.8053639875511041E-2</v>
       </c>
       <c r="F16" s="19">
         <v>266369</v>
       </c>
       <c r="G16" s="19">
         <v>811582</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="17">
         <v>62.771304307013565</v>
       </c>
       <c r="C17" s="18">
         <v>1.0315138430409321</v>
       </c>
       <c r="D17" s="17">
         <v>0.84995593381206425</v>
       </c>
       <c r="E17" s="18">
         <v>9.9083736186944948E-3</v>
       </c>
       <c r="F17" s="19">
         <v>191757</v>
       </c>
       <c r="G17" s="19">
         <v>586500</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="17">
         <v>37.004082540781262</v>
       </c>
       <c r="C18" s="18">
         <v>0.56611703048132311</v>
       </c>
       <c r="D18" s="17">
         <v>1.3102271884502237</v>
       </c>
       <c r="E18" s="18">
         <v>1.5892243525676565E-2</v>
       </c>
       <c r="F18" s="19">
         <v>283157</v>
       </c>
       <c r="G18" s="19">
         <v>865690</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="17">
         <v>19.314751716189807</v>
       </c>
       <c r="C19" s="18">
         <v>0.37831337375357021</v>
       </c>
       <c r="D19" s="17">
         <v>1.2163651851480684</v>
       </c>
       <c r="E19" s="18">
         <v>2.0043092649195769E-2</v>
       </c>
       <c r="F19" s="19">
         <v>79828</v>
       </c>
       <c r="G19" s="19">
         <v>244402</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="17">
         <v>26.033376123234916</v>
       </c>
       <c r="C20" s="18">
         <v>0.49514028974876212</v>
       </c>
       <c r="D20" s="17">
         <v>1.4304052814964241</v>
       </c>
       <c r="E20" s="18">
         <v>2.0172382174949568E-2</v>
       </c>
       <c r="F20" s="19">
         <v>54530</v>
       </c>
       <c r="G20" s="19">
         <v>166379</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="17">
         <v>42.555562511738557</v>
       </c>
       <c r="C21" s="18">
         <v>0.62605647029362044</v>
       </c>
       <c r="D21" s="17">
         <v>4.3510924685406627</v>
       </c>
       <c r="E21" s="18">
         <v>8.7647905841106877E-2</v>
       </c>
       <c r="F21" s="19">
         <v>15973</v>
       </c>
       <c r="G21" s="19">
         <v>48790</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="17">
         <v>20.857865436487739</v>
       </c>
       <c r="C22" s="18">
         <v>0.34448483585367712</v>
       </c>
       <c r="D22" s="17">
         <v>2.5341378660777627</v>
       </c>
       <c r="E22" s="18">
         <v>3.1262149152515205E-2</v>
       </c>
       <c r="F22" s="19">
         <v>499006</v>
       </c>
       <c r="G22" s="19">
         <v>1525873</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="17">
         <v>59.078468081642619</v>
       </c>
       <c r="C23" s="18">
         <v>1.1349992877637818</v>
       </c>
       <c r="D23" s="17">
         <v>0.21875826702753301</v>
       </c>
       <c r="E23" s="18">
         <v>2.0349606235119349E-3</v>
       </c>
       <c r="F23" s="19">
         <v>196564</v>
       </c>
       <c r="G23" s="19">
         <v>602829</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="17">
         <v>27.571554041751014</v>
       </c>
       <c r="C24" s="18">
         <v>0.49484271070981012</v>
       </c>
       <c r="D24" s="17">
         <v>0.42476294524750552</v>
       </c>
       <c r="E24" s="18">
         <v>5.0494154154062248E-3</v>
       </c>
       <c r="F24" s="19">
         <v>653541</v>
       </c>
       <c r="G24" s="19">
         <v>1985807</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="17">
         <v>27.389460457080027</v>
       </c>
       <c r="C25" s="18">
         <v>0.43157449895846189</v>
       </c>
       <c r="D25" s="17">
         <v>0.97352959875539002</v>
       </c>
       <c r="E25" s="18">
         <v>1.4211291993432887E-2</v>
       </c>
       <c r="F25" s="19">
         <v>267393</v>
       </c>
       <c r="G25" s="19">
         <v>811625</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="17">
         <v>52.543237452187306</v>
       </c>
       <c r="C26" s="18">
         <v>0.75505692054993834</v>
       </c>
       <c r="D26" s="17">
         <v>4.0541469874450833</v>
       </c>
       <c r="E26" s="18">
         <v>7.161247421098399E-2</v>
       </c>
       <c r="F26" s="19">
         <v>351894</v>
       </c>
       <c r="G26" s="19">
         <v>1078224</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="17">
         <v>74.914430079186388</v>
       </c>
       <c r="C27" s="18">
         <v>0.79794216277244168</v>
       </c>
       <c r="D27" s="17">
         <v>0.64128943315068176</v>
       </c>
       <c r="E27" s="18">
         <v>6.3369798988411087E-3</v>
       </c>
       <c r="F27" s="19">
         <v>773239</v>
       </c>
       <c r="G27" s="19">
         <v>2343312</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="17">
         <v>54.731975257879398</v>
       </c>
       <c r="C28" s="18">
         <v>1.0336032798803416</v>
       </c>
       <c r="D28" s="17">
         <v>7.6523589037667374</v>
       </c>
       <c r="E28" s="18">
         <v>0.19247844301029135</v>
       </c>
       <c r="F28" s="19">
         <v>335622</v>
       </c>
       <c r="G28" s="19">
         <v>1020984</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="17">
         <v>29.734912086616163</v>
       </c>
       <c r="C29" s="18">
         <v>0.4981103255406491</v>
       </c>
       <c r="D29" s="17">
         <v>0.84190191662969682</v>
       </c>
       <c r="E29" s="18">
         <v>1.4039186176455722E-2</v>
       </c>
       <c r="F29" s="19">
         <v>178073</v>
       </c>
       <c r="G29" s="19">
         <v>545715</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="17">
         <v>67.215630257304753</v>
       </c>
       <c r="C30" s="18">
         <v>0.75983857816676825</v>
       </c>
       <c r="D30" s="17">
         <v>8.3273106338180813</v>
       </c>
       <c r="E30" s="18">
         <v>6.5642126557194314E-2</v>
       </c>
       <c r="F30" s="19">
         <v>484445</v>
       </c>
       <c r="G30" s="19">
         <v>1469128</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="21">
         <v>66.731802503744618</v>
       </c>
       <c r="C31" s="22">
         <v>1.030630333511976</v>
       </c>
       <c r="D31" s="21">
         <v>0.99668824119498156</v>
       </c>
       <c r="E31" s="22">
         <v>2.4735128004287423E-2</v>
       </c>
       <c r="F31" s="23">
         <v>72771</v>
       </c>
       <c r="G31" s="23">
         <v>222838</v>
       </c>
     </row>
-    <row r="32" spans="1:7" s="26" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:7" s="26" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="31" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
     </row>
-    <row r="33" spans="1:11" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:11" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
         <v>54</v>
       </c>
       <c r="B33" s="26"/>
       <c r="C33" s="26"/>
       <c r="D33" s="26"/>
       <c r="E33" s="26"/>
       <c r="F33" s="26"/>
       <c r="G33" s="26"/>
     </row>
-    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="8"/>
       <c r="D36" s="7"/>
       <c r="E36" s="8"/>
       <c r="F36" s="7"/>
       <c r="G36" s="8"/>
       <c r="H36" s="7"/>
       <c r="I36" s="8"/>
       <c r="J36" s="7"/>
       <c r="K36" s="8"/>
     </row>
-    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="7"/>
       <c r="C37" s="8"/>
       <c r="D37" s="7"/>
       <c r="E37" s="8"/>
       <c r="F37" s="7"/>
       <c r="G37" s="8"/>
       <c r="H37" s="7"/>
       <c r="I37" s="8"/>
       <c r="J37" s="7"/>
       <c r="K37" s="8"/>
     </row>
-    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C38" s="8"/>
       <c r="E38" s="8"/>
       <c r="G38" s="8"/>
       <c r="I38" s="8"/>
       <c r="K38" s="8"/>
     </row>
-    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...197 lines deleted...]
-    <row r="237" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="178" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="191" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="192" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="193" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="194" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="195" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="196" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="197" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="198" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="199" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="200" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="201" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="202" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="203" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="204" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="205" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="206" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="207" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="208" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="209" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="210" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="211" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="212" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="213" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="214" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="215" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="216" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="217" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="218" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="219" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="220" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="221" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="222" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="223" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="224" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="225" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="226" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="227" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="228" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="229" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="230" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="231" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="232" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="233" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="234" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="235" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="236" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="237" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:K237"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="7.75" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="7.69921875" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11" style="6" customWidth="1"/>
-    <col min="2" max="2" width="8.375" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="16384" width="7.75" style="2"/>
+    <col min="2" max="2" width="8.3984375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.59765625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8.3984375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.59765625" style="2" customWidth="1"/>
+    <col min="6" max="7" width="9.59765625" style="2" customWidth="1"/>
+    <col min="8" max="12" width="7.69921875" style="2"/>
+    <col min="13" max="13" width="10.59765625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="7.69921875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>40</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="13"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="38" t="s">
         <v>71</v>
       </c>
       <c r="G3" s="40" t="s">
         <v>34</v>
       </c>
       <c r="H3" s="14"/>
     </row>
-    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15"/>
       <c r="B4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="41"/>
     </row>
-    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="33">
         <v>37.04834522804569</v>
       </c>
       <c r="C5" s="34">
         <v>0.54233720747694458</v>
       </c>
       <c r="D5" s="33">
         <v>1.9423096231891588</v>
       </c>
       <c r="E5" s="34">
         <v>2.8871230789795706E-2</v>
       </c>
       <c r="F5" s="35">
         <v>8237666</v>
       </c>
       <c r="G5" s="35">
         <v>25466474</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="17">
         <v>24.215275790020979</v>
       </c>
       <c r="C6" s="18">
         <v>0.2869283729985882</v>
       </c>
       <c r="D6" s="17">
         <v>4.3972637404120982E-2</v>
       </c>
       <c r="E6" s="18">
         <v>2.0741810096283481E-4</v>
       </c>
       <c r="F6" s="19">
         <v>1446354</v>
       </c>
       <c r="G6" s="19">
         <v>4460083</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="17">
         <v>33.250124329068832</v>
       </c>
       <c r="C7" s="18">
         <v>0.39834835519081291</v>
       </c>
       <c r="D7" s="17">
         <v>1.3160484556447378</v>
       </c>
       <c r="E7" s="18">
         <v>1.783205768076258E-2</v>
       </c>
       <c r="F7" s="19">
         <v>1009418</v>
       </c>
       <c r="G7" s="19">
         <v>3132709</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="17">
         <v>17.953948768892356</v>
       </c>
       <c r="C8" s="18">
         <v>0.25696647778532405</v>
       </c>
       <c r="D8" s="17">
         <v>2.215195487121266</v>
       </c>
       <c r="E8" s="18">
         <v>5.2457653749075024E-2</v>
       </c>
       <c r="F8" s="19">
         <v>394604</v>
       </c>
       <c r="G8" s="19">
         <v>1221285</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="17">
         <v>36.74738946900689</v>
       </c>
       <c r="C9" s="18">
         <v>0.63596978449233499</v>
       </c>
       <c r="D9" s="17">
         <v>8.0676516329704508</v>
       </c>
       <c r="E9" s="18">
         <v>0.20828704732281716</v>
       </c>
       <c r="F9" s="19">
         <v>36008</v>
       </c>
       <c r="G9" s="19">
         <v>112211</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="17">
         <v>28.646790041830595</v>
       </c>
       <c r="C10" s="18">
         <v>0.45561963615891704</v>
       </c>
       <c r="D10" s="17">
         <v>2.105407864675731</v>
       </c>
       <c r="E10" s="18">
         <v>2.2257281076728704E-2</v>
       </c>
       <c r="F10" s="19">
         <v>152759</v>
       </c>
       <c r="G10" s="19">
         <v>473673</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="17">
         <v>40.782429277298149</v>
       </c>
       <c r="C11" s="18">
         <v>0.54026171472009554</v>
       </c>
       <c r="D11" s="17">
         <v>2.8006732909811589</v>
       </c>
       <c r="E11" s="18">
         <v>7.330184069066624E-2</v>
       </c>
       <c r="F11" s="19">
         <v>36834</v>
       </c>
       <c r="G11" s="19">
         <v>114220</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="17">
         <v>24.165114068441063</v>
       </c>
       <c r="C12" s="18">
         <v>0.37309885931558934</v>
       </c>
       <c r="D12" s="17">
         <v>2.3526615969581748</v>
       </c>
       <c r="E12" s="18">
         <v>2.6140684410646386E-2</v>
       </c>
       <c r="F12" s="19">
         <v>42080</v>
       </c>
       <c r="G12" s="19">
         <v>131055</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="17">
         <v>37.401367040257327</v>
       </c>
       <c r="C13" s="18">
         <v>0.44730361361009202</v>
       </c>
       <c r="D13" s="17">
         <v>0.75388249484846959</v>
       </c>
       <c r="E13" s="18">
         <v>5.0258832989897974E-3</v>
       </c>
       <c r="F13" s="19">
         <v>39794</v>
       </c>
       <c r="G13" s="19">
         <v>123875</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="17">
         <v>19.733697507681804</v>
       </c>
       <c r="C14" s="18">
         <v>0.30643939078516763</v>
       </c>
       <c r="D14" s="17">
         <v>1.9568819791987608</v>
       </c>
       <c r="E14" s="18">
         <v>1.8319746188243721E-2</v>
       </c>
       <c r="F14" s="19">
         <v>120089</v>
       </c>
       <c r="G14" s="19">
         <v>369556</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="17">
         <v>36.379316823622091</v>
       </c>
       <c r="C15" s="18">
         <v>0.69385615916829557</v>
       </c>
       <c r="D15" s="17">
         <v>1.5575340253216294</v>
       </c>
       <c r="E15" s="18">
         <v>2.1095864221743903E-2</v>
       </c>
       <c r="F15" s="19">
         <v>303377</v>
       </c>
       <c r="G15" s="19">
         <v>931170</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="17">
         <v>28.716057621938504</v>
       </c>
       <c r="C16" s="18">
         <v>0.44554999829363834</v>
       </c>
       <c r="D16" s="17">
         <v>6.5645630386889078</v>
       </c>
       <c r="E16" s="18">
         <v>5.3086808307327114E-2</v>
       </c>
       <c r="F16" s="19">
         <v>263719</v>
       </c>
       <c r="G16" s="19">
         <v>817958</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="17">
         <v>62.508573827264144</v>
       </c>
       <c r="C17" s="18">
         <v>1.0105992234232344</v>
       </c>
       <c r="D17" s="17">
         <v>0.58686640780774479</v>
       </c>
       <c r="E17" s="18">
         <v>7.3459964319445899E-3</v>
       </c>
       <c r="F17" s="19">
         <v>190580</v>
       </c>
       <c r="G17" s="19">
         <v>592373</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="17">
         <v>33.873626471288759</v>
       </c>
       <c r="C18" s="18">
         <v>0.66263539767011137</v>
       </c>
       <c r="D18" s="17">
         <v>0.97049068435590347</v>
       </c>
       <c r="E18" s="18">
         <v>1.2797679354143783E-2</v>
       </c>
       <c r="F18" s="19">
         <v>281301</v>
       </c>
       <c r="G18" s="19">
         <v>871831</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="17">
         <v>19.446403163050732</v>
       </c>
       <c r="C19" s="18">
         <v>0.38404875530427995</v>
       </c>
       <c r="D19" s="17">
         <v>0.66169711774557083</v>
       </c>
       <c r="E19" s="18">
         <v>1.3850938715892063E-2</v>
       </c>
       <c r="F19" s="19">
         <v>79417</v>
       </c>
       <c r="G19" s="19">
         <v>246488</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="17">
         <v>27.621578129624151</v>
       </c>
       <c r="C20" s="18">
         <v>0.51050606688369349</v>
       </c>
       <c r="D20" s="17">
         <v>2.367564368156259</v>
       </c>
       <c r="E20" s="18">
         <v>4.2542172240307784E-2</v>
       </c>
       <c r="F20" s="19">
         <v>54064</v>
       </c>
       <c r="G20" s="19">
         <v>167983</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="17">
         <v>35.666077961397754</v>
       </c>
       <c r="C21" s="18">
         <v>0.60552541945250415</v>
       </c>
       <c r="D21" s="17">
         <v>3.7214583070518481</v>
       </c>
       <c r="E21" s="18">
         <v>6.3075564526302502E-2</v>
       </c>
       <c r="F21" s="19">
         <v>15854</v>
       </c>
       <c r="G21" s="19">
         <v>49365</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="17">
         <v>22.557641421149441</v>
       </c>
       <c r="C22" s="18">
         <v>0.35516634934976926</v>
       </c>
       <c r="D22" s="17">
         <v>2.6579996127658201</v>
       </c>
       <c r="E22" s="18">
         <v>3.0857723708412662E-2</v>
       </c>
       <c r="F22" s="19">
         <v>495824</v>
       </c>
       <c r="G22" s="19">
         <v>1538379</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="17">
         <v>63.158163421581939</v>
       </c>
       <c r="C23" s="18">
         <v>1.1828308301767354</v>
       </c>
       <c r="D23" s="17">
         <v>0.50386449261305044</v>
       </c>
       <c r="E23" s="18">
         <v>4.0840080454958494E-3</v>
       </c>
       <c r="F23" s="19">
         <v>195886</v>
       </c>
       <c r="G23" s="19">
         <v>609968</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="17">
         <v>27.933042708790179</v>
       </c>
       <c r="C24" s="18">
         <v>0.50644916834165798</v>
       </c>
       <c r="D24" s="17">
         <v>0.71132242432319759</v>
       </c>
       <c r="E24" s="18">
         <v>6.9737492580705645E-3</v>
       </c>
       <c r="F24" s="19">
         <v>645277</v>
       </c>
       <c r="G24" s="19">
         <v>1990987</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="17">
         <v>28.749151604084435</v>
       </c>
       <c r="C25" s="18">
         <v>0.43111783508320911</v>
       </c>
       <c r="D25" s="17">
         <v>1.7970333632878708</v>
       </c>
       <c r="E25" s="18">
         <v>2.0475253381260591E-2</v>
       </c>
       <c r="F25" s="19">
         <v>263733</v>
       </c>
       <c r="G25" s="19">
         <v>814332</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="17">
         <v>53.636967944674524</v>
       </c>
       <c r="C26" s="18">
         <v>0.8451234862128707</v>
       </c>
       <c r="D26" s="17">
         <v>4.4592408444955662</v>
       </c>
       <c r="E26" s="18">
         <v>6.4219109894595033E-2</v>
       </c>
       <c r="F26" s="19">
         <v>350363</v>
       </c>
       <c r="G26" s="19">
         <v>1084217</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="17">
         <v>70.902573524583488</v>
       </c>
       <c r="C27" s="18">
         <v>0.772608957168335</v>
       </c>
       <c r="D27" s="17">
         <v>0.7485363374421824</v>
       </c>
       <c r="E27" s="18">
         <v>5.778479366888788E-3</v>
       </c>
       <c r="F27" s="19">
         <v>761446</v>
       </c>
       <c r="G27" s="19">
         <v>2344564</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="17">
         <v>53.409150508043389</v>
       </c>
       <c r="C28" s="18">
         <v>1.1300235409011854</v>
       </c>
       <c r="D28" s="17">
         <v>8.0868571841947414</v>
       </c>
       <c r="E28" s="18">
         <v>0.2227493722928717</v>
       </c>
       <c r="F28" s="19">
         <v>331763</v>
       </c>
       <c r="G28" s="19">
         <v>1023120</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="17">
         <v>28.947672943206619</v>
       </c>
       <c r="C29" s="18">
         <v>0.47539291816813006</v>
       </c>
       <c r="D29" s="17">
         <v>0.78564460008910098</v>
       </c>
       <c r="E29" s="18">
         <v>1.4662177784544936E-2</v>
       </c>
       <c r="F29" s="19">
         <v>177327</v>
       </c>
       <c r="G29" s="19">
         <v>551909</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="17">
         <v>49.174247200896552</v>
       </c>
       <c r="C30" s="18">
         <v>0.67094692962703062</v>
       </c>
       <c r="D30" s="17">
         <v>5.0215151292981552</v>
       </c>
       <c r="E30" s="18">
         <v>4.2313855692994125E-2</v>
       </c>
       <c r="F30" s="19">
         <v>477385</v>
       </c>
       <c r="G30" s="19">
         <v>1468716</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="21">
         <v>75.643902775859686</v>
       </c>
       <c r="C31" s="22">
         <v>1.1407264190029001</v>
       </c>
       <c r="D31" s="21">
         <v>1.7003176356856788</v>
       </c>
       <c r="E31" s="22">
         <v>3.1763568567877369E-2</v>
       </c>
       <c r="F31" s="23">
         <v>72410</v>
       </c>
       <c r="G31" s="23">
         <v>224447</v>
       </c>
     </row>
-    <row r="32" spans="1:7" s="26" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:7" s="26" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="31" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
     </row>
-    <row r="33" spans="1:11" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:11" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="26"/>
       <c r="C33" s="26"/>
       <c r="D33" s="26"/>
       <c r="E33" s="26"/>
       <c r="F33" s="26"/>
       <c r="G33" s="26"/>
     </row>
-    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="8"/>
       <c r="D36" s="7"/>
       <c r="E36" s="8"/>
       <c r="F36" s="7"/>
       <c r="G36" s="8"/>
       <c r="H36" s="7"/>
       <c r="I36" s="8"/>
       <c r="J36" s="7"/>
       <c r="K36" s="8"/>
     </row>
-    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="7"/>
       <c r="C37" s="8"/>
       <c r="D37" s="7"/>
       <c r="E37" s="8"/>
       <c r="F37" s="7"/>
       <c r="G37" s="8"/>
       <c r="H37" s="7"/>
       <c r="I37" s="8"/>
       <c r="J37" s="7"/>
       <c r="K37" s="8"/>
     </row>
-    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C38" s="8"/>
       <c r="E38" s="8"/>
       <c r="G38" s="8"/>
       <c r="I38" s="8"/>
       <c r="K38" s="8"/>
     </row>
-    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...197 lines deleted...]
-    <row r="237" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="178" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="191" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="192" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="193" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="194" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="195" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="196" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="197" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="198" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="199" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="200" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="201" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="202" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="203" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="204" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="205" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="206" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="207" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="208" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="209" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="210" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="211" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="212" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="213" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="214" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="215" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="216" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="217" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="218" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="219" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="220" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="221" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="222" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="223" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="224" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="225" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="226" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="227" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="228" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="229" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="230" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="231" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="232" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="233" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="234" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="235" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="236" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="237" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:K237"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="7.75" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="7.69921875" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11" style="6" customWidth="1"/>
-    <col min="2" max="2" width="8.375" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="16384" width="7.75" style="2"/>
+    <col min="2" max="2" width="8.3984375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.59765625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8.3984375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.59765625" style="2" customWidth="1"/>
+    <col min="6" max="7" width="9.59765625" style="2" customWidth="1"/>
+    <col min="8" max="12" width="7.69921875" style="2"/>
+    <col min="13" max="13" width="10.59765625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="7.69921875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>41</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="13"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="38" t="s">
         <v>71</v>
       </c>
       <c r="G3" s="40" t="s">
         <v>34</v>
       </c>
       <c r="H3" s="14"/>
     </row>
-    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15"/>
       <c r="B4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="41"/>
     </row>
-    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="33">
         <v>38.836682522831808</v>
       </c>
       <c r="C5" s="34">
         <v>0.57283923558696948</v>
       </c>
       <c r="D5" s="33">
         <v>2.2362535844683866</v>
       </c>
       <c r="E5" s="34">
         <v>3.9203251351320474E-2</v>
       </c>
       <c r="F5" s="35">
         <v>8139631</v>
       </c>
       <c r="G5" s="35">
         <v>25368400</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="17">
         <v>25.374781310635001</v>
       </c>
       <c r="C6" s="18">
         <v>0.30213154612504189</v>
       </c>
       <c r="D6" s="17">
         <v>4.7537841853391494E-2</v>
       </c>
       <c r="E6" s="18">
         <v>3.5074477144769202E-4</v>
       </c>
       <c r="F6" s="19">
         <v>1425538</v>
       </c>
       <c r="G6" s="19">
         <v>4444959</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="17">
         <v>26.714752402172817</v>
       </c>
       <c r="C7" s="18">
         <v>0.36233584777899508</v>
       </c>
       <c r="D7" s="17">
         <v>1.7661695368233292</v>
       </c>
       <c r="E7" s="18">
         <v>2.1073005479980145E-2</v>
       </c>
       <c r="F7" s="19">
         <v>1001281</v>
       </c>
       <c r="G7" s="19">
         <v>3132344</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="17">
         <v>25.88811550689255</v>
       </c>
       <c r="C8" s="18">
         <v>0.49929678313509196</v>
       </c>
       <c r="D8" s="17">
         <v>2.4203981565214718</v>
       </c>
       <c r="E8" s="18">
         <v>7.8903750233765169E-2</v>
       </c>
       <c r="F8" s="19">
         <v>390349</v>
       </c>
       <c r="G8" s="19">
         <v>1218337</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="17">
         <v>43.033598215530461</v>
       </c>
       <c r="C9" s="18">
         <v>0.7137878154189321</v>
       </c>
       <c r="D9" s="17">
         <v>8.8665830196570479</v>
       </c>
       <c r="E9" s="18">
         <v>0.2286351596263767</v>
       </c>
       <c r="F9" s="19">
         <v>35865</v>
       </c>
       <c r="G9" s="19">
         <v>112634</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="17">
         <v>31.631027239821396</v>
       </c>
       <c r="C10" s="18">
         <v>0.51058152130835688</v>
       </c>
       <c r="D10" s="17">
         <v>2.4719939760627758</v>
       </c>
       <c r="E10" s="18">
         <v>2.5760257866786439E-2</v>
       </c>
       <c r="F10" s="19">
         <v>151396</v>
       </c>
       <c r="G10" s="19">
         <v>472810</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="17">
         <v>48.224614457501303</v>
       </c>
       <c r="C11" s="18">
         <v>0.69575697811378634</v>
       </c>
       <c r="D11" s="17">
         <v>3.478784890568932</v>
       </c>
       <c r="E11" s="18">
         <v>2.4652806311118419E-2</v>
       </c>
       <c r="F11" s="19">
         <v>36507</v>
       </c>
       <c r="G11" s="19">
         <v>113966</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="17">
         <v>24.259071810542398</v>
       </c>
       <c r="C12" s="18">
         <v>0.40106951871657759</v>
       </c>
       <c r="D12" s="17">
         <v>2.0091673032849502</v>
       </c>
       <c r="E12" s="18">
         <v>3.1035141329258976E-2</v>
       </c>
       <c r="F12" s="19">
         <v>41888</v>
       </c>
       <c r="G12" s="19">
         <v>131224</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="17">
         <v>28.344656883792588</v>
       </c>
       <c r="C13" s="18">
         <v>0.30560957745055944</v>
       </c>
       <c r="D13" s="17">
         <v>0.23337458641679085</v>
       </c>
       <c r="E13" s="18">
         <v>2.525698987194706E-3</v>
       </c>
       <c r="F13" s="19">
         <v>39593</v>
       </c>
       <c r="G13" s="19">
         <v>124235</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="17">
         <v>21.4687854518363</v>
       </c>
       <c r="C14" s="18">
         <v>0.34118423948932425</v>
       </c>
       <c r="D14" s="17">
         <v>2.8784774547486411</v>
       </c>
       <c r="E14" s="18">
         <v>3.5557662676306744E-2</v>
       </c>
       <c r="F14" s="19">
         <v>118118</v>
       </c>
       <c r="G14" s="19">
         <v>367869</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="17">
         <v>38.954929407100281</v>
       </c>
       <c r="C15" s="18">
         <v>0.75095255055069854</v>
       </c>
       <c r="D15" s="17">
         <v>1.6587483452164153</v>
       </c>
       <c r="E15" s="18">
         <v>2.0159800014783853E-2</v>
       </c>
       <c r="F15" s="19">
         <v>297622</v>
       </c>
       <c r="G15" s="19">
         <v>919539</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="17">
         <v>29.041776795174364</v>
       </c>
       <c r="C16" s="18">
         <v>0.44217153654608948</v>
       </c>
       <c r="D16" s="17">
         <v>6.4080447679555688</v>
       </c>
       <c r="E16" s="18">
         <v>5.3550186086896649E-2</v>
       </c>
       <c r="F16" s="19">
         <v>261437</v>
       </c>
       <c r="G16" s="19">
         <v>818205</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="17">
         <v>60.24598727123881</v>
       </c>
       <c r="C17" s="18">
         <v>0.98608286898882924</v>
       </c>
       <c r="D17" s="17">
         <v>0.97595267647291839</v>
       </c>
       <c r="E17" s="18">
         <v>1.2147780389257137E-2</v>
       </c>
       <c r="F17" s="19">
         <v>189335</v>
       </c>
       <c r="G17" s="19">
         <v>591446</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="17">
         <v>41.621149374138724</v>
       </c>
       <c r="C18" s="18">
         <v>0.72024288011024351</v>
       </c>
       <c r="D18" s="17">
         <v>1.8338022508038585</v>
       </c>
       <c r="E18" s="18">
         <v>2.2967386311437757E-2</v>
       </c>
       <c r="F18" s="19">
         <v>278656</v>
       </c>
       <c r="G18" s="19">
         <v>872652</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="17">
         <v>20.148064937867307</v>
       </c>
       <c r="C19" s="18">
         <v>0.38079281063173531</v>
       </c>
       <c r="D19" s="17">
         <v>0.80283817574857519</v>
       </c>
       <c r="E19" s="18">
         <v>1.7770331162814314E-2</v>
       </c>
       <c r="F19" s="19">
         <v>78783</v>
       </c>
       <c r="G19" s="19">
         <v>245998</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="17">
         <v>30.898102102773276</v>
       </c>
       <c r="C20" s="18">
         <v>0.53267772997336615</v>
       </c>
       <c r="D20" s="17">
         <v>2.1046357862584046</v>
       </c>
       <c r="E20" s="18">
         <v>2.6075133635059877E-2</v>
       </c>
       <c r="F20" s="19">
         <v>53691</v>
       </c>
       <c r="G20" s="19">
         <v>168631</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="17">
         <v>43.361008999873242</v>
       </c>
       <c r="C21" s="18">
         <v>0.62745595132462928</v>
       </c>
       <c r="D21" s="17">
         <v>4.6108505514006843</v>
       </c>
       <c r="E21" s="18">
         <v>7.6055266827227783E-2</v>
       </c>
       <c r="F21" s="19">
         <v>15778</v>
       </c>
       <c r="G21" s="19">
         <v>49597</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="17">
         <v>21.005655899239169</v>
       </c>
       <c r="C22" s="18">
         <v>0.34126569303578003</v>
       </c>
       <c r="D22" s="17">
         <v>3.2110091743119265</v>
       </c>
       <c r="E22" s="18">
         <v>3.72178914335803E-2</v>
       </c>
       <c r="F22" s="19">
         <v>491699</v>
       </c>
       <c r="G22" s="19">
         <v>1536987</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="17">
         <v>65.085479511076684</v>
       </c>
       <c r="C23" s="18">
         <v>1.2556486235567479</v>
       </c>
       <c r="D23" s="17">
         <v>0.16926635856769884</v>
       </c>
       <c r="E23" s="18">
         <v>1.5387850778881716E-3</v>
       </c>
       <c r="F23" s="19">
         <v>194959</v>
       </c>
       <c r="G23" s="19">
         <v>611942</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="17">
         <v>30.621526741068763</v>
       </c>
       <c r="C24" s="18">
         <v>0.53067279315861104</v>
       </c>
       <c r="D24" s="17">
         <v>1.1572029756647946</v>
       </c>
       <c r="E24" s="18">
         <v>1.3514320465395484E-2</v>
       </c>
       <c r="F24" s="19">
         <v>636362</v>
       </c>
       <c r="G24" s="19">
         <v>1979661</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="17">
         <v>28.99547407003281</v>
       </c>
       <c r="C25" s="18">
         <v>0.45144038297512662</v>
       </c>
       <c r="D25" s="17">
         <v>1.3068296206363965</v>
       </c>
       <c r="E25" s="18">
         <v>1.7673410737749636E-2</v>
       </c>
       <c r="F25" s="19">
         <v>260278</v>
       </c>
       <c r="G25" s="19">
         <v>808517</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="17">
         <v>56.607605493176813</v>
       </c>
       <c r="C26" s="18">
         <v>0.81029840797139718</v>
       </c>
       <c r="D26" s="17">
         <v>4.4966309708286802</v>
       </c>
       <c r="E26" s="18">
         <v>6.5793460476310031E-2</v>
       </c>
       <c r="F26" s="19">
         <v>346539</v>
       </c>
       <c r="G26" s="19">
         <v>1078132</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="17">
         <v>78.433810665716535</v>
       </c>
       <c r="C27" s="18">
         <v>0.81121150615247672</v>
       </c>
       <c r="D27" s="17">
         <v>0.6306352110364265</v>
       </c>
       <c r="E27" s="18">
         <v>6.5387997699410047E-3</v>
       </c>
       <c r="F27" s="19">
         <v>749373</v>
       </c>
       <c r="G27" s="19">
         <v>2317365</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="17">
         <v>60.007651118769708</v>
       </c>
       <c r="C28" s="18">
         <v>1.2170844405845676</v>
       </c>
       <c r="D28" s="17">
         <v>9.3606178385436571</v>
       </c>
       <c r="E28" s="18">
         <v>0.39387054258113641</v>
       </c>
       <c r="F28" s="19">
         <v>327011</v>
       </c>
       <c r="G28" s="19">
         <v>1015271</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="17">
         <v>31.297882110180158</v>
       </c>
       <c r="C29" s="18">
         <v>0.81518350132084672</v>
       </c>
       <c r="D29" s="17">
         <v>0.92345891769934585</v>
       </c>
       <c r="E29" s="18">
         <v>1.643972290563599E-2</v>
       </c>
       <c r="F29" s="19">
         <v>176402</v>
       </c>
       <c r="G29" s="19">
         <v>550830</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="17">
         <v>53.604759358630517</v>
       </c>
       <c r="C30" s="18">
         <v>0.64482045361105844</v>
       </c>
       <c r="D30" s="17">
         <v>6.3780241269787172</v>
       </c>
       <c r="E30" s="18">
         <v>4.6865047834302231E-2</v>
       </c>
       <c r="F30" s="19">
         <v>469433</v>
       </c>
       <c r="G30" s="19">
         <v>1461381</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="21">
         <v>75.956773258245278</v>
       </c>
       <c r="C31" s="22">
         <v>1.1820792327636678</v>
       </c>
       <c r="D31" s="21">
         <v>1.6401349354595891</v>
       </c>
       <c r="E31" s="22">
         <v>3.2061111265995701E-2</v>
       </c>
       <c r="F31" s="23">
         <v>71738</v>
       </c>
       <c r="G31" s="23">
         <v>223868</v>
       </c>
     </row>
-    <row r="32" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="19"/>
       <c r="C32" s="19"/>
       <c r="D32" s="19"/>
       <c r="E32" s="19"/>
       <c r="F32" s="19"/>
     </row>
-    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8"/>
       <c r="D35" s="7"/>
       <c r="E35" s="8"/>
       <c r="F35" s="7"/>
       <c r="G35" s="8"/>
       <c r="H35" s="7"/>
       <c r="I35" s="8"/>
       <c r="J35" s="7"/>
       <c r="K35" s="8"/>
     </row>
-    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="7"/>
       <c r="C36" s="8"/>
       <c r="D36" s="7"/>
       <c r="E36" s="8"/>
       <c r="F36" s="7"/>
       <c r="G36" s="8"/>
       <c r="H36" s="7"/>
       <c r="I36" s="8"/>
       <c r="J36" s="7"/>
       <c r="K36" s="8"/>
     </row>
-    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C37" s="8"/>
       <c r="E37" s="8"/>
       <c r="G37" s="8"/>
       <c r="I37" s="8"/>
       <c r="K37" s="8"/>
     </row>
-    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...198 lines deleted...]
-    <row r="237" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="178" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="191" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="192" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="193" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="194" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="195" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="196" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="197" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="198" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="199" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="200" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="201" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="202" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="203" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="204" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="205" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="206" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="207" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="208" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="209" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="210" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="211" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="212" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="213" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="214" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="215" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="216" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="217" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="218" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="219" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="220" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="221" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="222" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="223" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="224" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="225" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="226" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="227" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="228" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="229" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="230" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="231" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="232" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="233" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="234" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="235" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="236" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="237" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:K237"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="7.75" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="7.69921875" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11" style="6" customWidth="1"/>
-    <col min="2" max="2" width="8.375" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="16384" width="7.75" style="2"/>
+    <col min="2" max="2" width="8.3984375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.59765625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8.3984375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.59765625" style="2" customWidth="1"/>
+    <col min="6" max="7" width="9.59765625" style="2" customWidth="1"/>
+    <col min="8" max="12" width="7.69921875" style="2"/>
+    <col min="13" max="13" width="10.59765625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="7.69921875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="13"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="38" t="s">
         <v>71</v>
       </c>
       <c r="G3" s="40" t="s">
         <v>34</v>
       </c>
       <c r="H3" s="14"/>
     </row>
-    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15"/>
       <c r="B4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="41"/>
     </row>
-    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="33">
         <v>37.565026862912731</v>
       </c>
       <c r="C5" s="34">
         <v>0.57992386881686098</v>
       </c>
       <c r="D5" s="33">
         <v>1.9508891282565193</v>
       </c>
       <c r="E5" s="34">
         <v>3.9368329920540422E-2</v>
       </c>
       <c r="F5" s="35">
         <v>8036917</v>
       </c>
       <c r="G5" s="35">
         <v>25111700</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="17">
         <v>26.495432792852675</v>
       </c>
       <c r="C6" s="18">
         <v>0.31480104616490234</v>
       </c>
       <c r="D6" s="17">
         <v>3.8227768818292408E-2</v>
       </c>
       <c r="E6" s="18">
         <v>4.2607856462653149E-4</v>
       </c>
       <c r="F6" s="19">
         <v>1408191</v>
       </c>
       <c r="G6" s="19">
         <v>4395590</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="17">
         <v>24.457084756283738</v>
       </c>
       <c r="C7" s="18">
         <v>0.35521275984695116</v>
       </c>
       <c r="D7" s="17">
         <v>1.7713739831090034</v>
       </c>
       <c r="E7" s="18">
         <v>2.0859302493140108E-2</v>
       </c>
       <c r="F7" s="19">
         <v>992363</v>
       </c>
       <c r="G7" s="19">
         <v>3109646</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="17">
         <v>26.012337171103766</v>
       </c>
       <c r="C8" s="18">
         <v>0.50519705275811677</v>
       </c>
       <c r="D8" s="17">
         <v>2.4746883322797602</v>
       </c>
       <c r="E8" s="18">
         <v>8.4976735028031963E-2</v>
       </c>
       <c r="F8" s="19">
         <v>385988</v>
       </c>
       <c r="G8" s="19">
         <v>1205811</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="17">
         <v>45.073877962682801</v>
       </c>
       <c r="C9" s="18">
         <v>0.77604079116938429</v>
       </c>
       <c r="D9" s="17">
         <v>9.8756093461085896</v>
       </c>
       <c r="E9" s="18">
         <v>0.27735753908219873</v>
       </c>
       <c r="F9" s="19">
         <v>35694</v>
       </c>
       <c r="G9" s="19">
         <v>111696</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="17">
         <v>32.562231731006719</v>
       </c>
       <c r="C10" s="18">
         <v>0.51934874468468595</v>
       </c>
       <c r="D10" s="17">
         <v>1.5613839509222112</v>
       </c>
       <c r="E10" s="18">
         <v>1.8023671088028943E-2</v>
       </c>
       <c r="F10" s="19">
         <v>149803</v>
       </c>
       <c r="G10" s="19">
         <v>466911</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="17">
         <v>40.628285010107724</v>
       </c>
       <c r="C11" s="18">
         <v>0.66461742959209102</v>
       </c>
       <c r="D11" s="17">
         <v>2.2430838248733074</v>
       </c>
       <c r="E11" s="18">
         <v>1.9384675029769319E-2</v>
       </c>
       <c r="F11" s="19">
         <v>36111</v>
       </c>
       <c r="G11" s="19">
         <v>113284</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="17">
         <v>27.209494721146676</v>
       </c>
       <c r="C12" s="18">
         <v>0.50503835886582815</v>
       </c>
       <c r="D12" s="17">
         <v>1.8253529256150647</v>
       </c>
       <c r="E12" s="18">
         <v>2.6454390226305285E-2</v>
       </c>
       <c r="F12" s="19">
         <v>41581</v>
       </c>
       <c r="G12" s="19">
         <v>130413</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="17">
         <v>15.72535569105691</v>
       </c>
       <c r="C13" s="18">
         <v>0.26930894308943087</v>
       </c>
       <c r="D13" s="17">
         <v>0.25406504065040653</v>
       </c>
       <c r="E13" s="18">
         <v>2.540650406504065E-3</v>
       </c>
       <c r="F13" s="19">
         <v>39360</v>
       </c>
       <c r="G13" s="19">
         <v>123802</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="17">
         <v>19.464820391389768</v>
       </c>
       <c r="C14" s="18">
         <v>0.32429928190873292</v>
       </c>
       <c r="D14" s="17">
         <v>1.54428229480349</v>
       </c>
       <c r="E14" s="18">
         <v>1.9732495989155708E-2</v>
       </c>
       <c r="F14" s="19">
         <v>116559</v>
       </c>
       <c r="G14" s="19">
         <v>363366</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="17">
         <v>38.920590405904058</v>
       </c>
       <c r="C15" s="18">
         <v>0.77061700849566628</v>
       </c>
       <c r="D15" s="17">
         <v>2.1139071483738094</v>
       </c>
       <c r="E15" s="18">
         <v>2.5401184244400583E-2</v>
       </c>
       <c r="F15" s="19">
         <v>291325</v>
       </c>
       <c r="G15" s="19">
         <v>898655</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="17">
         <v>28.079430599490781</v>
       </c>
       <c r="C16" s="18">
         <v>0.45906951624103082</v>
       </c>
       <c r="D16" s="17">
         <v>5.9015508062649484</v>
       </c>
       <c r="E16" s="18">
         <v>5.4393951084021293E-2</v>
       </c>
       <c r="F16" s="19">
         <v>259220</v>
       </c>
       <c r="G16" s="19">
         <v>811280</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="17">
         <v>61.947950688440599</v>
       </c>
       <c r="C17" s="18">
         <v>1.0326609029779059</v>
       </c>
       <c r="D17" s="17">
         <v>0.87777244102892515</v>
       </c>
       <c r="E17" s="18">
         <v>1.3875547016757391E-2</v>
       </c>
       <c r="F17" s="19">
         <v>187380</v>
       </c>
       <c r="G17" s="19">
         <v>587980</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="17">
         <v>41.776757591428023</v>
       </c>
       <c r="C18" s="18">
         <v>0.73012233798263471</v>
       </c>
       <c r="D18" s="17">
         <v>1.6960246484093893</v>
       </c>
       <c r="E18" s="18">
         <v>2.1697543476452742E-2</v>
       </c>
       <c r="F18" s="19">
         <v>276529</v>
       </c>
       <c r="G18" s="19">
         <v>869271</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="17">
         <v>18.915798655651905</v>
       </c>
       <c r="C19" s="18">
         <v>0.35789419672635847</v>
       </c>
       <c r="D19" s="17">
         <v>0.73182307968597671</v>
       </c>
       <c r="E19" s="18">
         <v>1.4110523885268612E-2</v>
       </c>
       <c r="F19" s="19">
         <v>77956</v>
       </c>
       <c r="G19" s="19">
         <v>243516</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="17">
         <v>32.060711545299718</v>
       </c>
       <c r="C20" s="18">
         <v>0.54835027043212992</v>
       </c>
       <c r="D20" s="17">
         <v>0.99657515018808607</v>
       </c>
       <c r="E20" s="18">
         <v>2.0586528924073141E-2</v>
       </c>
       <c r="F20" s="19">
         <v>53433</v>
       </c>
       <c r="G20" s="19">
         <v>168301</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="17">
         <v>50.108121859695984</v>
       </c>
       <c r="C21" s="18">
         <v>0.78865356484131532</v>
       </c>
       <c r="D21" s="17">
         <v>2.9574508681549321</v>
       </c>
       <c r="E21" s="18">
         <v>6.3601093938815745E-2</v>
       </c>
       <c r="F21" s="19">
         <v>15723</v>
       </c>
       <c r="G21" s="19">
         <v>49698</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="17">
         <v>25.281992521268798</v>
       </c>
       <c r="C22" s="18">
         <v>0.38769479712760868</v>
       </c>
       <c r="D22" s="17">
         <v>3.8248925522761668</v>
       </c>
       <c r="E22" s="18">
         <v>4.2301445025575944E-2</v>
       </c>
       <c r="F22" s="19">
         <v>486981</v>
       </c>
       <c r="G22" s="19">
         <v>1525252</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="17">
         <v>68.533800267163173</v>
       </c>
       <c r="C23" s="18">
         <v>1.3048703123952363</v>
       </c>
       <c r="D23" s="17">
         <v>0.1289397541892526</v>
       </c>
       <c r="E23" s="18">
         <v>1.0315180335140209E-3</v>
       </c>
       <c r="F23" s="19">
         <v>193889</v>
       </c>
       <c r="G23" s="19">
         <v>610497</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="17">
         <v>26.032685458852637</v>
       </c>
       <c r="C24" s="18">
         <v>0.48558702465557757</v>
       </c>
       <c r="D24" s="17">
         <v>0.7404962999097694</v>
       </c>
       <c r="E24" s="18">
         <v>1.0362165660739508E-2</v>
       </c>
       <c r="F24" s="19">
         <v>627282</v>
       </c>
       <c r="G24" s="19">
         <v>1951876</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="17">
         <v>29.960852356119041</v>
       </c>
       <c r="C25" s="18">
         <v>0.47075539456015986</v>
       </c>
       <c r="D25" s="17">
         <v>1.484858539174968</v>
       </c>
       <c r="E25" s="18">
         <v>1.9907566436623676E-2</v>
       </c>
       <c r="F25" s="19">
         <v>256184</v>
       </c>
       <c r="G25" s="19">
         <v>795442</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="17">
         <v>55.075739343527943</v>
       </c>
       <c r="C26" s="18">
         <v>0.74366203780965179</v>
       </c>
       <c r="D26" s="17">
         <v>5.1542308221564443</v>
       </c>
       <c r="E26" s="18">
         <v>8.1392931697276849E-2</v>
       </c>
       <c r="F26" s="19">
         <v>341553</v>
       </c>
       <c r="G26" s="19">
         <v>1063680</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="17">
         <v>69.740111593304405</v>
       </c>
       <c r="C27" s="18">
         <v>0.76234986340380018</v>
       </c>
       <c r="D27" s="17">
         <v>0.72996191657072007</v>
       </c>
       <c r="E27" s="18">
         <v>6.5402669246438618E-3</v>
       </c>
       <c r="F27" s="19">
         <v>733915</v>
       </c>
       <c r="G27" s="19">
         <v>2291699</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="17">
         <v>60.206451271878137</v>
       </c>
       <c r="C28" s="18">
         <v>1.3102785663425691</v>
       </c>
       <c r="D28" s="17">
         <v>8.5219411027607883</v>
       </c>
       <c r="E28" s="18">
         <v>0.40576970315070071</v>
       </c>
       <c r="F28" s="19">
         <v>321611</v>
       </c>
       <c r="G28" s="19">
         <v>1000792</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="17">
         <v>36.356359448060878</v>
       </c>
       <c r="C29" s="18">
         <v>0.91913450077931602</v>
       </c>
       <c r="D29" s="17">
         <v>1.3803864490694049</v>
       </c>
       <c r="E29" s="18">
         <v>2.349408636655359E-2</v>
       </c>
       <c r="F29" s="19">
         <v>174512</v>
       </c>
       <c r="G29" s="19">
         <v>546713</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="17">
         <v>46.606944396432525</v>
       </c>
       <c r="C30" s="18">
         <v>0.68251348174778759</v>
       </c>
       <c r="D30" s="17">
         <v>2.0511723071073007</v>
       </c>
       <c r="E30" s="18">
         <v>2.2037472345132741E-2</v>
       </c>
       <c r="F30" s="19">
         <v>462848</v>
       </c>
       <c r="G30" s="19">
         <v>1453838</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="20" t="s">
         <v>57</v>
       </c>
       <c r="B31" s="21">
         <v>80.084708005526906</v>
       </c>
       <c r="C31" s="22">
         <v>1.18997264754815</v>
       </c>
       <c r="D31" s="21">
         <v>1.1744635253644644</v>
       </c>
       <c r="E31" s="22">
         <v>3.3838084764402331E-2</v>
       </c>
       <c r="F31" s="23">
         <v>70926</v>
       </c>
       <c r="G31" s="23">
         <v>222691</v>
       </c>
     </row>
-    <row r="32" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="19"/>
       <c r="C32" s="19"/>
       <c r="D32" s="19"/>
       <c r="E32" s="19"/>
       <c r="F32" s="19"/>
     </row>
-    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="6" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="29"/>
       <c r="G34" s="30"/>
     </row>
-    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8"/>
       <c r="D37" s="7"/>
       <c r="E37" s="8"/>
       <c r="F37" s="7"/>
       <c r="G37" s="8"/>
       <c r="H37" s="7"/>
       <c r="I37" s="8"/>
       <c r="J37" s="7"/>
       <c r="K37" s="8"/>
     </row>
-    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="7"/>
       <c r="C38" s="8"/>
       <c r="D38" s="7"/>
       <c r="E38" s="8"/>
       <c r="F38" s="7"/>
       <c r="G38" s="8"/>
       <c r="H38" s="7"/>
       <c r="I38" s="8"/>
       <c r="J38" s="7"/>
       <c r="K38" s="8"/>
     </row>
-    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C39" s="8"/>
       <c r="E39" s="8"/>
       <c r="G39" s="8"/>
       <c r="I39" s="8"/>
       <c r="K39" s="8"/>
     </row>
-    <row r="40" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...196 lines deleted...]
-    <row r="237" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="178" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="191" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="192" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="193" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="194" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="195" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="196" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="197" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="198" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="199" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="200" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="201" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="202" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="203" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="204" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="205" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="206" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="207" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="208" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="209" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="210" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="211" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="212" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="213" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="214" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="215" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="216" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="217" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="218" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="219" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="220" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="221" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="222" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="223" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="224" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="225" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="226" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="227" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="228" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="229" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="230" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="231" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="232" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="233" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="234" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="235" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="236" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="237" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:K237"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="7.75" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="7.69921875" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11" style="6" customWidth="1"/>
-    <col min="2" max="2" width="8.375" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="16384" width="7.75" style="2"/>
+    <col min="2" max="2" width="8.3984375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.59765625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8.3984375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.59765625" style="2" customWidth="1"/>
+    <col min="6" max="7" width="9.59765625" style="2" customWidth="1"/>
+    <col min="8" max="12" width="7.69921875" style="2"/>
+    <col min="13" max="13" width="10.59765625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="7.69921875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>43</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="13"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="38" t="s">
         <v>71</v>
       </c>
       <c r="G3" s="40" t="s">
         <v>34</v>
       </c>
       <c r="H3" s="14"/>
     </row>
-    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15"/>
       <c r="B4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="41"/>
     </row>
-    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="33">
         <v>38.430270701633837</v>
       </c>
       <c r="C5" s="34">
         <v>0.60556941325728242</v>
       </c>
       <c r="D5" s="33">
         <v>2.4914370968873349</v>
       </c>
       <c r="E5" s="34">
         <v>4.6073610670069952E-2</v>
       </c>
       <c r="F5" s="35">
         <v>7954662</v>
       </c>
       <c r="G5" s="35">
         <v>24740600</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="17">
         <v>26.311399917839466</v>
       </c>
       <c r="C6" s="18">
         <v>0.31406295335522366</v>
       </c>
       <c r="D6" s="17">
         <v>7.3629197440957889E-2</v>
       </c>
       <c r="E6" s="18">
         <v>5.7454919433839221E-4</v>
       </c>
       <c r="F6" s="19">
         <v>1392396</v>
       </c>
       <c r="G6" s="19">
         <v>4316400</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="17">
         <v>26.879412738085328</v>
       </c>
       <c r="C7" s="18">
         <v>0.37277446941564152</v>
       </c>
       <c r="D7" s="17">
         <v>2.1091126708803447</v>
       </c>
       <c r="E7" s="18">
         <v>2.0912728948698844E-2</v>
       </c>
       <c r="F7" s="19">
         <v>985046</v>
       </c>
       <c r="G7" s="19">
         <v>3080000</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="17">
         <v>28.803186671064964</v>
       </c>
       <c r="C8" s="18">
         <v>0.53852960734725075</v>
       </c>
       <c r="D8" s="17">
         <v>2.9938528560133624</v>
       </c>
       <c r="E8" s="18">
         <v>0.10288873878826911</v>
       </c>
       <c r="F8" s="19">
         <v>381966</v>
       </c>
       <c r="G8" s="19">
         <v>1187000</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="17">
         <v>48.64055169295122</v>
       </c>
       <c r="C9" s="18">
         <v>0.81114691085862867</v>
       </c>
       <c r="D9" s="17">
         <v>10.366853202193205</v>
       </c>
       <c r="E9" s="18">
         <v>0.25719292295517493</v>
       </c>
       <c r="F9" s="19">
         <v>35382</v>
       </c>
       <c r="G9" s="19">
         <v>111400</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="17">
         <v>37.348361099091299</v>
       </c>
       <c r="C10" s="18">
         <v>0.59295218520121162</v>
       </c>
       <c r="D10" s="17">
         <v>2.6963435742102986</v>
       </c>
       <c r="E10" s="18">
         <v>2.4340112505408917E-2</v>
       </c>
       <c r="F10" s="19">
         <v>147904</v>
       </c>
       <c r="G10" s="19">
         <v>461300</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="17">
         <v>47.40936324369514</v>
       </c>
       <c r="C11" s="18">
         <v>0.65765640239654455</v>
       </c>
       <c r="D11" s="17">
         <v>1.6720078027030794</v>
       </c>
       <c r="E11" s="18">
         <v>8.3600390135153951E-3</v>
       </c>
       <c r="F11" s="19">
         <v>35885</v>
       </c>
       <c r="G11" s="19">
         <v>112000</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="17">
         <v>26.693979811672435</v>
       </c>
       <c r="C12" s="18">
         <v>0.46718791605141491</v>
       </c>
       <c r="D12" s="17">
         <v>2.7560456052867277</v>
       </c>
       <c r="E12" s="18">
         <v>4.3571929994432476E-2</v>
       </c>
       <c r="F12" s="19">
         <v>41311</v>
       </c>
       <c r="G12" s="19">
         <v>129000</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="17">
         <v>14.698982584083433</v>
       </c>
       <c r="C13" s="18">
         <v>0.26264120151974907</v>
       </c>
       <c r="D13" s="17">
         <v>0</v>
       </c>
       <c r="E13" s="18">
         <v>0</v>
       </c>
       <c r="F13" s="19">
         <v>39217</v>
       </c>
       <c r="G13" s="19">
         <v>121400</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="17">
         <v>20.447595218237421</v>
       </c>
       <c r="C14" s="18">
         <v>0.33100500417014178</v>
       </c>
       <c r="D14" s="17">
         <v>1.4334862385321101</v>
       </c>
       <c r="E14" s="18">
         <v>1.8244370308590493E-2</v>
       </c>
       <c r="F14" s="19">
         <v>115104</v>
       </c>
       <c r="G14" s="19">
         <v>355600</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="17">
         <v>36.550511473014176</v>
       </c>
       <c r="C15" s="18">
         <v>0.76756080767771584</v>
       </c>
       <c r="D15" s="17">
         <v>1.7392752258771622</v>
       </c>
       <c r="E15" s="18">
         <v>2.177975747186196E-2</v>
       </c>
       <c r="F15" s="19">
         <v>284668</v>
       </c>
       <c r="G15" s="19">
         <v>875500</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="17">
         <v>28.554282267792519</v>
       </c>
       <c r="C16" s="18">
         <v>0.47317016226312308</v>
       </c>
       <c r="D16" s="17">
         <v>6.2905171407447762</v>
       </c>
       <c r="E16" s="18">
         <v>5.5255068290594962E-2</v>
       </c>
       <c r="F16" s="19">
         <v>256990</v>
       </c>
       <c r="G16" s="19">
         <v>802500</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="17">
         <v>62.691793508899089</v>
       </c>
       <c r="C17" s="18">
         <v>1.1129902552951598</v>
       </c>
       <c r="D17" s="17">
         <v>1.1693484738664734</v>
       </c>
       <c r="E17" s="18">
         <v>1.5033153472390003E-2</v>
       </c>
       <c r="F17" s="19">
         <v>186255</v>
       </c>
       <c r="G17" s="19">
         <v>581400</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="17">
         <v>44.906958163858221</v>
       </c>
       <c r="C18" s="18">
         <v>0.75355897733875654</v>
       </c>
       <c r="D18" s="17">
         <v>1.9065950029052876</v>
       </c>
       <c r="E18" s="18">
         <v>2.3605461940732132E-2</v>
       </c>
       <c r="F18" s="19">
         <v>275360</v>
       </c>
       <c r="G18" s="19">
         <v>862600</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="17">
         <v>19.083731964375996</v>
       </c>
       <c r="C19" s="18">
         <v>0.40057558433477231</v>
       </c>
       <c r="D19" s="17">
         <v>1.0999624055276838</v>
       </c>
       <c r="E19" s="18">
         <v>2.2038138943984237E-2</v>
       </c>
       <c r="F19" s="19">
         <v>77139</v>
       </c>
       <c r="G19" s="19">
         <v>240000</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="17">
         <v>25.942659388892015</v>
       </c>
       <c r="C20" s="18">
         <v>0.50456736630840504</v>
       </c>
       <c r="D20" s="17">
         <v>2.0914223547727571</v>
       </c>
       <c r="E20" s="18">
         <v>3.7514302327762462E-2</v>
       </c>
       <c r="F20" s="19">
         <v>53313</v>
       </c>
       <c r="G20" s="19">
         <v>166700</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="17">
         <v>50.095280442101249</v>
       </c>
       <c r="C21" s="18">
         <v>0.83846789049101189</v>
       </c>
       <c r="D21" s="17">
         <v>6.1297084418471703</v>
       </c>
       <c r="E21" s="18">
         <v>9.5280442101251347E-2</v>
       </c>
       <c r="F21" s="19">
         <v>15743</v>
       </c>
       <c r="G21" s="19">
         <v>49300</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="17">
         <v>26.502847941451623</v>
       </c>
       <c r="C22" s="18">
         <v>0.40380332646184669</v>
       </c>
       <c r="D22" s="17">
         <v>3.6539958108768182</v>
       </c>
       <c r="E22" s="18">
         <v>4.1187525354129929E-2</v>
       </c>
       <c r="F22" s="19">
         <v>483156</v>
       </c>
       <c r="G22" s="19">
         <v>1505500</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="17">
         <v>70.651488199888306</v>
       </c>
       <c r="C23" s="18">
         <v>1.35685771609407</v>
       </c>
       <c r="D23" s="17">
         <v>0.18098330816803523</v>
       </c>
       <c r="E23" s="18">
         <v>1.5512854985831595E-3</v>
       </c>
       <c r="F23" s="19">
         <v>193388</v>
       </c>
       <c r="G23" s="19">
         <v>605500</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="17">
         <v>25.112567079304799</v>
       </c>
       <c r="C24" s="18">
         <v>0.49717126692953889</v>
       </c>
       <c r="D24" s="17">
         <v>0.95297089752837627</v>
       </c>
       <c r="E24" s="18">
         <v>1.2291807510294387E-2</v>
       </c>
       <c r="F24" s="19">
         <v>618298</v>
       </c>
       <c r="G24" s="19">
         <v>1922000</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="17">
         <v>31.460632686835496</v>
       </c>
       <c r="C25" s="18">
         <v>0.48259138875990681</v>
       </c>
       <c r="D25" s="17">
         <v>0.64848217864612479</v>
       </c>
       <c r="E25" s="18">
         <v>7.540490449373544E-3</v>
       </c>
       <c r="F25" s="19">
         <v>251973</v>
       </c>
       <c r="G25" s="19">
         <v>781000</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="17">
         <v>51.425057057128356</v>
       </c>
       <c r="C26" s="18">
         <v>0.91588191474522396</v>
       </c>
       <c r="D26" s="17">
         <v>7.9155821607809038</v>
       </c>
       <c r="E26" s="18">
         <v>0.12316623286431237</v>
       </c>
       <c r="F26" s="19">
         <v>336943</v>
       </c>
       <c r="G26" s="19">
         <v>1049000</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="17">
         <v>70.543774726425184</v>
       </c>
       <c r="C27" s="18">
         <v>0.77443990170040666</v>
       </c>
       <c r="D27" s="17">
         <v>0.83140021819864895</v>
       </c>
       <c r="E27" s="18">
         <v>7.9895969937075033E-3</v>
       </c>
       <c r="F27" s="19">
         <v>725944</v>
       </c>
       <c r="G27" s="19">
         <v>2242300</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="17">
         <v>57.94960602103324</v>
       </c>
       <c r="C28" s="18">
         <v>1.2415542139031361</v>
       </c>
       <c r="D28" s="17">
         <v>15.456340569424205</v>
       </c>
       <c r="E28" s="18">
         <v>0.49744181791799941</v>
       </c>
       <c r="F28" s="19">
         <v>317022</v>
       </c>
       <c r="G28" s="19">
         <v>983000</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="17">
         <v>36.179578827021125</v>
       </c>
       <c r="C29" s="18">
         <v>0.95043970828545521</v>
       </c>
       <c r="D29" s="17">
         <v>1.0835301386394738</v>
       </c>
       <c r="E29" s="18">
         <v>2.3096955243874975E-2</v>
       </c>
       <c r="F29" s="19">
         <v>173183</v>
       </c>
       <c r="G29" s="19">
         <v>541000</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="17">
         <v>52.344474023633431</v>
       </c>
       <c r="C30" s="18">
         <v>0.79928952042628776</v>
       </c>
       <c r="D30" s="17">
         <v>2.6691384349472567</v>
       </c>
       <c r="E30" s="18">
         <v>2.822810042255295E-2</v>
       </c>
       <c r="F30" s="19">
         <v>460534</v>
       </c>
       <c r="G30" s="19">
         <v>1439000</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="20" t="s">
         <v>57</v>
       </c>
       <c r="B31" s="21">
         <v>84.667148649031787</v>
       </c>
       <c r="C31" s="22">
         <v>1.2715828867908479</v>
       </c>
       <c r="D31" s="21">
         <v>1.4527515522667347</v>
       </c>
       <c r="E31" s="22">
         <v>3.2604689404893542E-2</v>
       </c>
       <c r="F31" s="23">
         <v>70542</v>
       </c>
       <c r="G31" s="23">
         <v>220200</v>
       </c>
     </row>
-    <row r="32" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="19"/>
       <c r="C32" s="19"/>
       <c r="D32" s="19"/>
       <c r="E32" s="19"/>
       <c r="F32" s="19"/>
     </row>
-    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="6" t="s">
         <v>62</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="29"/>
       <c r="G34" s="30"/>
     </row>
-    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8"/>
       <c r="D37" s="7"/>
       <c r="E37" s="8"/>
       <c r="F37" s="7"/>
       <c r="G37" s="8"/>
       <c r="H37" s="7"/>
       <c r="I37" s="8"/>
       <c r="J37" s="7"/>
       <c r="K37" s="8"/>
     </row>
-    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="7"/>
       <c r="C38" s="8"/>
       <c r="D38" s="7"/>
       <c r="E38" s="8"/>
       <c r="F38" s="7"/>
       <c r="G38" s="8"/>
       <c r="H38" s="7"/>
       <c r="I38" s="8"/>
       <c r="J38" s="7"/>
       <c r="K38" s="8"/>
     </row>
-    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C39" s="8"/>
       <c r="E39" s="8"/>
       <c r="G39" s="8"/>
       <c r="I39" s="8"/>
       <c r="K39" s="8"/>
     </row>
-    <row r="40" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...196 lines deleted...]
-    <row r="237" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="178" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="191" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="192" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="193" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="194" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="195" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="196" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="197" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="198" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="199" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="200" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="201" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="202" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="203" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="204" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="205" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="206" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="207" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="208" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="209" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="210" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="211" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="212" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="213" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="214" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="215" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="216" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="217" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="218" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="219" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="220" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="221" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="222" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="223" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="224" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="225" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="226" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="227" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="228" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="229" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="230" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="231" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="232" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="233" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="234" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="235" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="236" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="237" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:K237"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="7.75" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="7.69921875" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11" style="6" customWidth="1"/>
-    <col min="2" max="2" width="8.375" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="16384" width="7.75" style="2"/>
+    <col min="2" max="2" width="8.3984375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.59765625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8.3984375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.59765625" style="2" customWidth="1"/>
+    <col min="6" max="7" width="9.59765625" style="2" customWidth="1"/>
+    <col min="8" max="12" width="7.69921875" style="2"/>
+    <col min="13" max="13" width="10.59765625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="7.69921875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>44</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="13"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="38" t="s">
         <v>71</v>
       </c>
       <c r="G3" s="40" t="s">
         <v>34</v>
       </c>
       <c r="H3" s="14"/>
     </row>
-    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15"/>
       <c r="B4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="41"/>
     </row>
-    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="33">
         <v>38.409324146504353</v>
       </c>
       <c r="C5" s="34">
         <v>0.61904788548135481</v>
       </c>
       <c r="D5" s="33">
         <v>3.3367182043974499</v>
       </c>
       <c r="E5" s="34">
         <v>5.0190666036623539E-2</v>
       </c>
       <c r="F5" s="35">
         <v>7864012</v>
       </c>
       <c r="G5" s="35">
         <v>24316500</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="17">
         <v>25.271033779410324</v>
       </c>
       <c r="C6" s="18">
         <v>0.30822122964125354</v>
       </c>
       <c r="D6" s="17">
         <v>8.310941817124505E-2</v>
       </c>
       <c r="E6" s="18">
         <v>8.036106959122515E-4</v>
       </c>
       <c r="F6" s="19">
         <v>1368822</v>
       </c>
       <c r="G6" s="19">
         <v>4220000</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="17">
         <v>27.649511166902464</v>
       </c>
       <c r="C7" s="18">
         <v>0.39693411077763519</v>
       </c>
       <c r="D7" s="17">
         <v>2.3619327614265502</v>
       </c>
       <c r="E7" s="18">
         <v>2.3818091117998708E-2</v>
       </c>
       <c r="F7" s="19">
         <v>978248</v>
       </c>
       <c r="G7" s="19">
         <v>3043000</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="17">
         <v>27.083585063563543</v>
       </c>
       <c r="C8" s="18">
         <v>0.51063377568777479</v>
       </c>
       <c r="D8" s="17">
         <v>2.4209939026820231</v>
       </c>
       <c r="E8" s="18">
         <v>8.5814104863242077E-2</v>
       </c>
       <c r="F8" s="19">
         <v>376395</v>
       </c>
       <c r="G8" s="19">
         <v>1165000</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="17">
         <v>37.789297753604714</v>
       </c>
       <c r="C9" s="18">
         <v>0.70536245432140732</v>
       </c>
       <c r="D9" s="17">
         <v>10.484122262825416</v>
       </c>
       <c r="E9" s="18">
         <v>0.26911418939973375</v>
       </c>
       <c r="F9" s="19">
         <v>35301</v>
       </c>
       <c r="G9" s="19">
         <v>110500</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="17">
         <v>40.065304029804835</v>
       </c>
       <c r="C10" s="18">
         <v>0.65010083057046175</v>
       </c>
       <c r="D10" s="17">
         <v>2.9018696380353419</v>
       </c>
       <c r="E10" s="18">
         <v>2.7343883515056223E-2</v>
       </c>
       <c r="F10" s="19">
         <v>146285</v>
       </c>
       <c r="G10" s="19">
         <v>452000</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="17">
         <v>43.105122281077428</v>
       </c>
       <c r="C11" s="18">
         <v>0.66493857770765241</v>
       </c>
       <c r="D11" s="17">
         <v>2.4794319846726021</v>
       </c>
       <c r="E11" s="18">
         <v>8.4526090386565986E-3</v>
       </c>
       <c r="F11" s="19">
         <v>35492</v>
       </c>
       <c r="G11" s="19">
         <v>109000</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="17">
         <v>26.516836909241974</v>
       </c>
       <c r="C12" s="18">
         <v>0.48873466594985582</v>
       </c>
       <c r="D12" s="17">
         <v>2.1323004740726259</v>
       </c>
       <c r="E12" s="18">
         <v>3.4211426616489904E-2</v>
       </c>
       <c r="F12" s="19">
         <v>40922</v>
       </c>
       <c r="G12" s="19">
         <v>127000</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="17">
         <v>33.711366936320267</v>
       </c>
       <c r="C13" s="18">
         <v>0.51597179008504457</v>
       </c>
       <c r="D13" s="17">
         <v>36.75907488073014</v>
       </c>
       <c r="E13" s="18">
         <v>0.22816842978635138</v>
       </c>
       <c r="F13" s="19">
         <v>38568</v>
       </c>
       <c r="G13" s="19">
         <v>120000</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="17">
         <v>21.247895079162841</v>
       </c>
       <c r="C14" s="18">
         <v>0.34926093890606486</v>
       </c>
       <c r="D14" s="17">
         <v>2.1472419968459597</v>
       </c>
       <c r="E14" s="18">
         <v>2.3165266356014506E-2</v>
       </c>
       <c r="F14" s="19">
         <v>112237</v>
       </c>
       <c r="G14" s="19">
         <v>346000</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="17">
         <v>39.324979123473852</v>
       </c>
       <c r="C15" s="18">
         <v>0.83182158488827462</v>
       </c>
       <c r="D15" s="17">
         <v>1.4534381478921907</v>
       </c>
       <c r="E15" s="18">
         <v>1.8716885510251094E-2</v>
       </c>
       <c r="F15" s="19">
         <v>277824</v>
       </c>
       <c r="G15" s="19">
         <v>853000</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="17">
         <v>29.810604573752347</v>
       </c>
       <c r="C16" s="18">
         <v>0.49576460798090738</v>
       </c>
       <c r="D16" s="17">
         <v>7.2033066675040631</v>
       </c>
       <c r="E16" s="18">
         <v>6.6337465359282144E-2</v>
       </c>
       <c r="F16" s="19">
         <v>254758</v>
       </c>
       <c r="G16" s="19">
         <v>790000</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="17">
         <v>62.024927282229413</v>
       </c>
       <c r="C17" s="18">
         <v>1.084827720911572</v>
       </c>
       <c r="D17" s="17">
         <v>1.4482793207025249</v>
       </c>
       <c r="E17" s="18">
         <v>1.7420591138725974E-2</v>
       </c>
       <c r="F17" s="19">
         <v>189431</v>
       </c>
       <c r="G17" s="19">
         <v>587000</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="17">
         <v>38.61761602412674</v>
       </c>
       <c r="C18" s="18">
         <v>0.73387930058746864</v>
       </c>
       <c r="D18" s="17">
         <v>1.4056892075929124</v>
       </c>
       <c r="E18" s="18">
         <v>1.8620818074607411E-2</v>
       </c>
       <c r="F18" s="19">
         <v>273887</v>
       </c>
       <c r="G18" s="19">
         <v>852000</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="17">
         <v>17.449079834959722</v>
       </c>
       <c r="C19" s="18">
         <v>0.35758726832143561</v>
       </c>
       <c r="D19" s="17">
         <v>1.599973803130526</v>
       </c>
       <c r="E19" s="18">
         <v>3.2746086842622306E-2</v>
       </c>
       <c r="F19" s="19">
         <v>76345</v>
       </c>
       <c r="G19" s="19">
         <v>236000</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="17">
         <v>26.298689032453058</v>
       </c>
       <c r="C20" s="18">
         <v>0.51191960406513282</v>
       </c>
       <c r="D20" s="17">
         <v>2.7475537421134155</v>
       </c>
       <c r="E20" s="18">
         <v>4.5336053496543127E-2</v>
       </c>
       <c r="F20" s="19">
         <v>52938</v>
       </c>
       <c r="G20" s="19">
         <v>166000</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="17">
         <v>51.909932928776747</v>
       </c>
       <c r="C21" s="18">
         <v>0.77291600127754712</v>
       </c>
       <c r="D21" s="17">
         <v>5.3656978601085914</v>
       </c>
       <c r="E21" s="18">
         <v>9.5816033216224838E-2</v>
       </c>
       <c r="F21" s="19">
         <v>15655</v>
       </c>
       <c r="G21" s="19">
         <v>49000</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="17">
         <v>29.178379306158504</v>
       </c>
       <c r="C22" s="18">
         <v>0.44270386355929719</v>
       </c>
       <c r="D22" s="17">
         <v>4.5336329346556541</v>
       </c>
       <c r="E22" s="18">
         <v>5.044521565852985E-2</v>
       </c>
       <c r="F22" s="19">
         <v>477746</v>
       </c>
       <c r="G22" s="19">
         <v>1482500</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="17">
         <v>73.210968230739695</v>
       </c>
       <c r="C23" s="18">
         <v>1.3907484094612406</v>
       </c>
       <c r="D23" s="17">
         <v>8.7700179551846891E-2</v>
       </c>
       <c r="E23" s="18">
         <v>1.0378719473591348E-3</v>
       </c>
       <c r="F23" s="19">
         <v>192702</v>
       </c>
       <c r="G23" s="19">
         <v>599000</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="17">
         <v>27.651067978083148</v>
       </c>
       <c r="C24" s="18">
         <v>0.52079651618694101</v>
       </c>
       <c r="D24" s="17">
         <v>1.2396042077991252</v>
       </c>
       <c r="E24" s="18">
         <v>1.6768069649958327E-2</v>
       </c>
       <c r="F24" s="19">
         <v>608299</v>
       </c>
       <c r="G24" s="19">
         <v>1874000</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="17">
         <v>31.835269855235065</v>
       </c>
       <c r="C25" s="18">
         <v>0.49317744298392535</v>
       </c>
       <c r="D25" s="17">
         <v>0.69194167430109654</v>
       </c>
       <c r="E25" s="18">
         <v>9.6859726936286486E-3</v>
       </c>
       <c r="F25" s="19">
         <v>247781</v>
       </c>
       <c r="G25" s="19">
         <v>765000</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="17">
         <v>51.11427991504533</v>
       </c>
       <c r="C26" s="18">
         <v>0.96427079594994503</v>
       </c>
       <c r="D26" s="17">
         <v>10.485074100004118</v>
       </c>
       <c r="E26" s="18">
         <v>0.1573779364957964</v>
       </c>
       <c r="F26" s="19">
         <v>339946</v>
       </c>
       <c r="G26" s="19">
         <v>1048500</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="17">
         <v>71.453245071071535</v>
       </c>
       <c r="C27" s="18">
         <v>0.79992357597026209</v>
       </c>
       <c r="D27" s="17">
         <v>1.1737410405468813</v>
       </c>
       <c r="E27" s="18">
         <v>1.011494511237423E-2</v>
       </c>
       <c r="F27" s="19">
         <v>711818</v>
       </c>
       <c r="G27" s="19">
         <v>2191000</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="17">
         <v>45.391364969469684</v>
       </c>
       <c r="C28" s="18">
         <v>1.1631969485712454</v>
       </c>
       <c r="D28" s="17">
         <v>25.875042069330256</v>
       </c>
       <c r="E28" s="18">
         <v>0.50899883007195856</v>
       </c>
       <c r="F28" s="19">
         <v>311985</v>
       </c>
       <c r="G28" s="19">
         <v>960000</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="17">
         <v>31.317531878257633</v>
       </c>
       <c r="C29" s="18">
         <v>0.92726172747580049</v>
       </c>
       <c r="D29" s="17">
         <v>1.0100928425167535</v>
       </c>
       <c r="E29" s="18">
         <v>1.9196760982874161E-2</v>
       </c>
       <c r="F29" s="19">
         <v>171904</v>
       </c>
       <c r="G29" s="19">
         <v>536000</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="17">
         <v>55.390061039037505</v>
       </c>
       <c r="C30" s="18">
         <v>0.8265021513044124</v>
       </c>
       <c r="D30" s="17">
         <v>2.4594981234693898</v>
       </c>
       <c r="E30" s="18">
         <v>2.5078561319263171E-2</v>
       </c>
       <c r="F30" s="19">
         <v>458559</v>
       </c>
       <c r="G30" s="19">
         <v>1416000</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="20" t="s">
         <v>57</v>
       </c>
       <c r="B31" s="21">
         <v>91.228835300153932</v>
       </c>
       <c r="C31" s="22">
         <v>1.3639473234137163</v>
       </c>
       <c r="D31" s="21">
         <v>2.0484864032837353</v>
       </c>
       <c r="E31" s="22">
         <v>4.7032666324610908E-2</v>
       </c>
       <c r="F31" s="23">
         <v>70164</v>
       </c>
       <c r="G31" s="23">
         <v>219000</v>
       </c>
     </row>
-    <row r="32" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="19"/>
       <c r="C32" s="19"/>
       <c r="D32" s="19"/>
       <c r="E32" s="19"/>
       <c r="F32" s="19"/>
     </row>
-    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="29"/>
       <c r="G34" s="30"/>
     </row>
-    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8"/>
       <c r="D37" s="7"/>
       <c r="E37" s="8"/>
       <c r="F37" s="7"/>
       <c r="G37" s="8"/>
       <c r="H37" s="7"/>
       <c r="I37" s="8"/>
       <c r="J37" s="7"/>
       <c r="K37" s="8"/>
     </row>
-    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="7"/>
       <c r="C38" s="8"/>
       <c r="D38" s="7"/>
       <c r="E38" s="8"/>
       <c r="F38" s="7"/>
       <c r="G38" s="8"/>
       <c r="H38" s="7"/>
       <c r="I38" s="8"/>
       <c r="J38" s="7"/>
       <c r="K38" s="8"/>
     </row>
-    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C39" s="8"/>
       <c r="E39" s="8"/>
       <c r="G39" s="8"/>
       <c r="I39" s="8"/>
       <c r="K39" s="8"/>
     </row>
-    <row r="40" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...196 lines deleted...]
-    <row r="237" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="178" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="191" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="192" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="193" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="194" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="195" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="196" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="197" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="198" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="199" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="200" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="201" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="202" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="203" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="204" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="205" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="206" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="207" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="208" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="209" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="210" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="211" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="212" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="213" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="214" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="215" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="216" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="217" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="218" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="219" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="220" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="221" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="222" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="223" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="224" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="225" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="226" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="227" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="228" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="229" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="230" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="231" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="232" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="233" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="234" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="235" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="236" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="237" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:K237"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="7.75" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="7.69921875" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11" style="6" customWidth="1"/>
-    <col min="2" max="2" width="8.375" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="16384" width="7.75" style="2"/>
+    <col min="2" max="2" width="8.3984375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.59765625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8.3984375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.59765625" style="2" customWidth="1"/>
+    <col min="6" max="7" width="9.59765625" style="2" customWidth="1"/>
+    <col min="8" max="12" width="7.69921875" style="2"/>
+    <col min="13" max="13" width="10.59765625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="7.69921875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>45</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="13"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="38" t="s">
         <v>71</v>
       </c>
       <c r="G3" s="40" t="s">
         <v>34</v>
       </c>
       <c r="H3" s="14"/>
     </row>
-    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15"/>
       <c r="B4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="41"/>
     </row>
-    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="33">
         <v>35.843043610385358</v>
       </c>
       <c r="C5" s="34">
         <v>0.61955049997392686</v>
       </c>
       <c r="D5" s="33">
         <v>3.1761189528739862</v>
       </c>
       <c r="E5" s="34">
         <v>4.9885650888295954E-2</v>
       </c>
       <c r="F5" s="35">
         <v>7785806</v>
       </c>
       <c r="G5" s="35">
         <v>25000000</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="17">
         <v>23.914039622673624</v>
       </c>
       <c r="C6" s="18">
         <v>0.30541028360160644</v>
       </c>
       <c r="D6" s="17">
         <v>0.10840992024699234</v>
       </c>
       <c r="E6" s="18">
         <v>1.5540625043939267E-3</v>
       </c>
       <c r="F6" s="19">
         <v>1351297</v>
       </c>
       <c r="G6" s="19">
         <v>4326000</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="17">
         <v>26.914664326368893</v>
       </c>
       <c r="C7" s="18">
         <v>0.40986004403455023</v>
       </c>
       <c r="D7" s="17">
         <v>2.2391938290042956</v>
       </c>
       <c r="E7" s="18">
         <v>2.2479175968837087E-2</v>
       </c>
       <c r="F7" s="19">
         <v>974235</v>
       </c>
       <c r="G7" s="19">
         <v>3146000</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="17">
         <v>30.99879076800978</v>
       </c>
       <c r="C8" s="18">
         <v>0.5555495972801664</v>
       </c>
       <c r="D8" s="17">
         <v>3.0346628629036583</v>
       </c>
       <c r="E8" s="18">
         <v>0.10054589719114981</v>
       </c>
       <c r="F8" s="19">
         <v>372964</v>
       </c>
       <c r="G8" s="19">
         <v>1197000</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="17">
         <v>36.012452242818732</v>
       </c>
       <c r="C9" s="18">
         <v>0.65091269279750952</v>
       </c>
       <c r="D9" s="17">
         <v>10.785340314136125</v>
       </c>
       <c r="E9" s="18">
         <v>0.26319513230507996</v>
       </c>
       <c r="F9" s="19">
         <v>35335</v>
       </c>
       <c r="G9" s="19">
         <v>114000</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="17">
         <v>37.815234369600375</v>
       </c>
       <c r="C10" s="18">
         <v>0.62756590133115853</v>
       </c>
       <c r="D10" s="17">
         <v>2.6609347137940089</v>
       </c>
       <c r="E10" s="18">
         <v>2.2116859958807349E-2</v>
       </c>
       <c r="F10" s="19">
         <v>144686</v>
       </c>
       <c r="G10" s="19">
         <v>467000</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="17">
         <v>34.957467458323819</v>
       </c>
       <c r="C11" s="18">
         <v>0.63370632564512441</v>
       </c>
       <c r="D11" s="17">
         <v>3.5396209180178122</v>
       </c>
       <c r="E11" s="18">
         <v>2.5690796985613155E-2</v>
       </c>
       <c r="F11" s="19">
         <v>35032</v>
       </c>
       <c r="G11" s="19">
         <v>112000</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="17">
         <v>23.440481443349512</v>
       </c>
       <c r="C12" s="18">
         <v>0.38731185958719422</v>
       </c>
       <c r="D12" s="17">
         <v>2.330612344952689</v>
       </c>
       <c r="E12" s="18">
         <v>3.9221454135412073E-2</v>
       </c>
       <c r="F12" s="19">
         <v>40794</v>
       </c>
       <c r="G12" s="19">
         <v>132000</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="17">
         <v>36.813586631669224</v>
       </c>
       <c r="C13" s="18">
         <v>0.65490267418591963</v>
       </c>
       <c r="D13" s="17">
         <v>3.6643363912783595</v>
       </c>
       <c r="E13" s="18">
         <v>3.6383481899217758E-2</v>
       </c>
       <c r="F13" s="19">
         <v>38479</v>
       </c>
       <c r="G13" s="19">
         <v>125000</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="17">
         <v>20.171340968527371</v>
       </c>
       <c r="C14" s="18">
         <v>0.34719090991072232</v>
       </c>
       <c r="D14" s="17">
         <v>3.4538732076832899</v>
       </c>
       <c r="E14" s="18">
         <v>3.6071782847867259E-2</v>
       </c>
       <c r="F14" s="19">
         <v>110890</v>
       </c>
       <c r="G14" s="19">
         <v>358000</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="17">
         <v>39.348178167294506</v>
       </c>
       <c r="C15" s="18">
         <v>0.80685608015844246</v>
       </c>
       <c r="D15" s="17">
         <v>1.4709381715411172</v>
       </c>
       <c r="E15" s="18">
         <v>1.9768706138183254E-2</v>
       </c>
       <c r="F15" s="19">
         <v>273159</v>
       </c>
       <c r="G15" s="19">
         <v>872000</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="17">
         <v>28.751661734217482</v>
       </c>
       <c r="C16" s="18">
         <v>0.4751768559988605</v>
       </c>
       <c r="D16" s="17">
         <v>7.2495133492648804</v>
       </c>
       <c r="E16" s="18">
         <v>6.4095462674284259E-2</v>
       </c>
       <c r="F16" s="19">
         <v>252748</v>
       </c>
       <c r="G16" s="19">
         <v>818000</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="17">
         <v>60.789715696814227</v>
       </c>
       <c r="C17" s="18">
         <v>1.0415225281801828</v>
       </c>
       <c r="D17" s="17">
         <v>0.97282035998254368</v>
       </c>
       <c r="E17" s="18">
         <v>1.2772887417641487E-2</v>
       </c>
       <c r="F17" s="19">
         <v>187898</v>
       </c>
       <c r="G17" s="19">
         <v>606000</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="17">
         <v>40.534101863900446</v>
       </c>
       <c r="C18" s="18">
         <v>0.80567417480710368</v>
       </c>
       <c r="D18" s="17">
         <v>1.9243809907812988</v>
       </c>
       <c r="E18" s="18">
         <v>2.419221816982204E-2</v>
       </c>
       <c r="F18" s="19">
         <v>272815</v>
       </c>
       <c r="G18" s="19">
         <v>880000</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="17">
         <v>17.399513594247722</v>
       </c>
       <c r="C19" s="18">
         <v>0.34762150230646205</v>
       </c>
       <c r="D19" s="17">
         <v>1.1406743592793793</v>
       </c>
       <c r="E19" s="18">
         <v>2.114807618594446E-2</v>
       </c>
       <c r="F19" s="19">
         <v>75657</v>
       </c>
       <c r="G19" s="19">
         <v>244000</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="17">
         <v>27.407480723186847</v>
       </c>
       <c r="C20" s="18">
         <v>0.55238202967403804</v>
       </c>
       <c r="D20" s="17">
         <v>1.9748128876571838</v>
       </c>
       <c r="E20" s="18">
         <v>3.5819995098316459E-2</v>
       </c>
       <c r="F20" s="19">
         <v>53043</v>
       </c>
       <c r="G20" s="19">
         <v>172000</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="17">
         <v>49.368662712837192</v>
       </c>
       <c r="C21" s="18">
         <v>0.76525731777310124</v>
       </c>
       <c r="D21" s="17">
         <v>5.6756584401505004</v>
       </c>
       <c r="E21" s="18">
         <v>0.1020343090364135</v>
       </c>
       <c r="F21" s="19">
         <v>15681</v>
       </c>
       <c r="G21" s="19">
         <v>51000</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="17">
         <v>29.757567266935762</v>
       </c>
       <c r="C22" s="18">
         <v>0.45315120208310511</v>
       </c>
       <c r="D22" s="17">
         <v>3.5450496759895169</v>
       </c>
       <c r="E22" s="18">
         <v>4.1923332968171974E-2</v>
       </c>
       <c r="F22" s="19">
         <v>474676</v>
       </c>
       <c r="G22" s="19">
         <v>1529000</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="17">
         <v>71.943360036693235</v>
       </c>
       <c r="C23" s="18">
         <v>1.4406262867388369</v>
       </c>
       <c r="D23" s="17">
         <v>7.8181600220993325E-2</v>
       </c>
       <c r="E23" s="18">
         <v>5.212106681399555E-4</v>
       </c>
       <c r="F23" s="19">
         <v>191861</v>
       </c>
       <c r="G23" s="19">
         <v>618000</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="17">
         <v>24.131099593360442</v>
       </c>
       <c r="C24" s="18">
         <v>0.48796746883541092</v>
       </c>
       <c r="D24" s="17">
         <v>1.5591460569295381</v>
       </c>
       <c r="E24" s="18">
         <v>2.0165322311845878E-2</v>
       </c>
       <c r="F24" s="19">
         <v>600040</v>
       </c>
       <c r="G24" s="19">
         <v>1920000</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="17">
         <v>30.914401258144238</v>
       </c>
       <c r="C25" s="18">
         <v>0.51061048589693836</v>
       </c>
       <c r="D25" s="17">
         <v>1.6707379342742184</v>
       </c>
       <c r="E25" s="18">
         <v>2.0424419435877535E-2</v>
       </c>
       <c r="F25" s="19">
         <v>244805</v>
       </c>
       <c r="G25" s="19">
         <v>785000</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="17">
         <v>51.768577981651376</v>
       </c>
       <c r="C26" s="18">
         <v>0.98206839032527105</v>
       </c>
       <c r="D26" s="17">
         <v>11.318110330036935</v>
       </c>
       <c r="E26" s="18">
         <v>0.16561420231145002</v>
       </c>
       <c r="F26" s="19">
         <v>335720</v>
       </c>
       <c r="G26" s="19">
         <v>1080000</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="17">
         <v>48.154430484401146</v>
       </c>
       <c r="C27" s="18">
         <v>0.77716292767481177</v>
       </c>
       <c r="D27" s="17">
         <v>0.74837568386631426</v>
       </c>
       <c r="E27" s="18">
         <v>8.9804226785607372E-3</v>
       </c>
       <c r="F27" s="19">
         <v>701526</v>
       </c>
       <c r="G27" s="19">
         <v>2234000</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="17">
         <v>45.730370341453259</v>
       </c>
       <c r="C28" s="18">
         <v>1.1051035810951488</v>
       </c>
       <c r="D28" s="17">
         <v>25.024236154486779</v>
       </c>
       <c r="E28" s="18">
         <v>0.4889522173641474</v>
       </c>
       <c r="F28" s="19">
         <v>307392</v>
       </c>
       <c r="G28" s="19">
         <v>984000</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="17">
         <v>34.179269081312228</v>
       </c>
       <c r="C29" s="18">
         <v>0.9735095865351564</v>
       </c>
       <c r="D29" s="17">
         <v>0.84242660809684988</v>
       </c>
       <c r="E29" s="18">
         <v>1.6895139443159509E-2</v>
       </c>
       <c r="F29" s="19">
         <v>171647</v>
       </c>
       <c r="G29" s="19">
         <v>555000</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="17">
         <v>54.670949410093272</v>
       </c>
       <c r="C30" s="18">
         <v>0.8316934779347529</v>
       </c>
       <c r="D30" s="17">
         <v>1.6957590250875816</v>
       </c>
       <c r="E30" s="18">
         <v>1.8089884665954837E-2</v>
       </c>
       <c r="F30" s="19">
         <v>453292</v>
       </c>
       <c r="G30" s="19">
         <v>1448000</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="21">
         <v>92.795049476716002</v>
       </c>
       <c r="C31" s="22">
         <v>1.4785981121852454</v>
       </c>
       <c r="D31" s="21">
         <v>8.0583597114095866</v>
       </c>
       <c r="E31" s="22">
         <v>0.14828756380642771</v>
       </c>
       <c r="F31" s="23">
         <v>70134</v>
       </c>
       <c r="G31" s="23">
         <v>227000</v>
       </c>
     </row>
-    <row r="32" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="19"/>
       <c r="C32" s="19"/>
       <c r="D32" s="19"/>
       <c r="E32" s="19"/>
       <c r="F32" s="19"/>
     </row>
-    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="8"/>
       <c r="D36" s="7"/>
       <c r="E36" s="8"/>
       <c r="F36" s="7"/>
       <c r="G36" s="8"/>
       <c r="H36" s="7"/>
       <c r="I36" s="8"/>
       <c r="J36" s="7"/>
       <c r="K36" s="8"/>
     </row>
-    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="7"/>
       <c r="C37" s="8"/>
       <c r="D37" s="7"/>
       <c r="E37" s="8"/>
       <c r="F37" s="7"/>
       <c r="G37" s="8"/>
       <c r="H37" s="7"/>
       <c r="I37" s="8"/>
       <c r="J37" s="7"/>
       <c r="K37" s="8"/>
     </row>
-    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C38" s="8"/>
       <c r="E38" s="8"/>
       <c r="G38" s="8"/>
       <c r="I38" s="8"/>
       <c r="K38" s="8"/>
     </row>
-    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...197 lines deleted...]
-    <row r="237" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="178" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="191" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="192" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="193" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="194" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="195" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="196" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="197" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="198" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="199" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="200" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="201" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="202" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="203" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="204" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="205" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="206" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="207" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="208" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="209" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="210" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="211" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="212" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="213" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="214" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="215" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="216" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="217" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="218" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="219" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="220" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="221" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="222" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="223" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="224" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="225" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="226" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="227" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="228" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="229" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="230" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="231" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="232" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="233" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="234" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="235" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="236" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="237" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:K237"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="7.75" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="7.69921875" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11" style="6" customWidth="1"/>
-    <col min="2" max="2" width="8.375" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="16384" width="7.75" style="2"/>
+    <col min="2" max="2" width="8.3984375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.59765625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8.3984375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.59765625" style="2" customWidth="1"/>
+    <col min="6" max="7" width="9.59765625" style="2" customWidth="1"/>
+    <col min="8" max="12" width="7.69921875" style="2"/>
+    <col min="13" max="13" width="10.59765625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="7.69921875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>46</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="13"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="38" t="s">
         <v>71</v>
       </c>
       <c r="G3" s="40" t="s">
         <v>34</v>
       </c>
       <c r="H3" s="14"/>
     </row>
-    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15"/>
       <c r="B4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="41"/>
     </row>
-    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="33">
         <v>35.899374254725096</v>
       </c>
       <c r="C5" s="34">
         <v>0.62521293568719027</v>
       </c>
       <c r="D5" s="33">
         <v>3.5161722057644287</v>
       </c>
       <c r="E5" s="34">
         <v>5.3337792864473189E-2</v>
       </c>
       <c r="F5" s="35">
         <v>7701856</v>
       </c>
       <c r="G5" s="35">
         <v>25000000</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="17">
         <v>23.568778902205779</v>
       </c>
       <c r="C6" s="18">
         <v>0.31431793608143305</v>
       </c>
       <c r="D6" s="17">
         <v>0.1269344734518022</v>
       </c>
       <c r="E6" s="18">
         <v>1.1255118265031023E-3</v>
       </c>
       <c r="F6" s="19">
         <v>1332727</v>
       </c>
       <c r="G6" s="19">
         <v>4305000</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="17">
         <v>23.310918509149396</v>
       </c>
       <c r="C7" s="18">
         <v>0.38780603301973904</v>
       </c>
       <c r="D7" s="17">
         <v>1.9537727780591954</v>
       </c>
       <c r="E7" s="18">
         <v>1.9395460018013018E-2</v>
       </c>
       <c r="F7" s="19">
         <v>969299</v>
       </c>
       <c r="G7" s="19">
         <v>3170000</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="17">
         <v>33.187920009112062</v>
       </c>
       <c r="C8" s="18">
         <v>0.57601249654229791</v>
       </c>
       <c r="D8" s="17">
         <v>2.6884651056836488</v>
       </c>
       <c r="E8" s="18">
         <v>9.0849428597772966E-2</v>
       </c>
       <c r="F8" s="19">
         <v>368742</v>
       </c>
       <c r="G8" s="19">
         <v>1197000</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="17">
         <v>34.099311757010412</v>
       </c>
       <c r="C9" s="18">
         <v>0.57448381775780677</v>
       </c>
       <c r="D9" s="17">
         <v>10.92372447528582</v>
       </c>
       <c r="E9" s="18">
         <v>0.2474261987372732</v>
       </c>
       <c r="F9" s="19">
         <v>35162</v>
       </c>
       <c r="G9" s="19">
         <v>115000</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="17">
         <v>34.799316722214876</v>
       </c>
       <c r="C10" s="18">
         <v>0.59630250697541731</v>
       </c>
       <c r="D10" s="17">
         <v>2.4979299883801027</v>
       </c>
       <c r="E10" s="18">
         <v>2.2265671205616514E-2</v>
       </c>
       <c r="F10" s="19">
         <v>143719</v>
       </c>
       <c r="G10" s="19">
         <v>464000</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="17">
         <v>35.275058816695228</v>
       </c>
       <c r="C11" s="18">
         <v>0.61575996979290715</v>
       </c>
       <c r="D11" s="17">
         <v>6.8256411745911878</v>
       </c>
       <c r="E11" s="18">
         <v>2.9045281594005053E-2</v>
       </c>
       <c r="F11" s="19">
         <v>34429</v>
       </c>
       <c r="G11" s="19">
         <v>112000</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="17">
         <v>24.708864177529026</v>
       </c>
       <c r="C12" s="18">
         <v>0.37067039791835432</v>
       </c>
       <c r="D12" s="17">
         <v>4.2794020178216368</v>
       </c>
       <c r="E12" s="18">
         <v>7.3643125414242575E-2</v>
       </c>
       <c r="F12" s="19">
         <v>40737</v>
       </c>
       <c r="G12" s="19">
         <v>133000</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="17">
         <v>36.975501694031799</v>
       </c>
       <c r="C13" s="18">
         <v>0.6593692989314569</v>
       </c>
       <c r="D13" s="17">
         <v>3.6747458952306489</v>
       </c>
       <c r="E13" s="18">
         <v>3.6486838676048995E-2</v>
       </c>
       <c r="F13" s="19">
         <v>38370</v>
       </c>
       <c r="G13" s="19">
         <v>126000</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="17">
         <v>22.453435280475432</v>
       </c>
       <c r="C14" s="18">
         <v>0.39679663719379621</v>
       </c>
       <c r="D14" s="17">
         <v>3.4878243223655603</v>
       </c>
       <c r="E14" s="18">
         <v>4.257863458472242E-2</v>
       </c>
       <c r="F14" s="19">
         <v>110384</v>
       </c>
       <c r="G14" s="19">
         <v>359000</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="17">
         <v>32.405482298528696</v>
       </c>
       <c r="C15" s="18">
         <v>0.85388605667003048</v>
       </c>
       <c r="D15" s="17">
         <v>1.5752019274811293</v>
       </c>
       <c r="E15" s="18">
         <v>2.3088066076555558E-2</v>
       </c>
       <c r="F15" s="19">
         <v>268537</v>
       </c>
       <c r="G15" s="19">
         <v>867000</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="17">
         <v>23.166143827185007</v>
       </c>
       <c r="C16" s="18">
         <v>0.42727236627883891</v>
       </c>
       <c r="D16" s="17">
         <v>6.6957868403287932</v>
       </c>
       <c r="E16" s="18">
         <v>6.1549457967676607E-2</v>
       </c>
       <c r="F16" s="19">
         <v>251830</v>
       </c>
       <c r="G16" s="19">
         <v>824000</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="17">
         <v>62.609330804834144</v>
       </c>
       <c r="C17" s="18">
         <v>1.0649695722979344</v>
       </c>
       <c r="D17" s="17">
         <v>1.0045641553098483</v>
       </c>
       <c r="E17" s="18">
         <v>1.2321076540670266E-2</v>
       </c>
       <c r="F17" s="19">
         <v>186672</v>
       </c>
       <c r="G17" s="19">
         <v>610000</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="17">
         <v>46.688703385518444</v>
       </c>
       <c r="C18" s="18">
         <v>0.870161569830466</v>
       </c>
       <c r="D18" s="17">
         <v>1.5227827472033155</v>
       </c>
       <c r="E18" s="18">
         <v>2.0279189127404926E-2</v>
       </c>
       <c r="F18" s="19">
         <v>271214</v>
       </c>
       <c r="G18" s="19">
         <v>886000</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="17">
         <v>17.48130884559712</v>
       </c>
       <c r="C19" s="18">
         <v>0.34925567374473793</v>
       </c>
       <c r="D19" s="17">
         <v>1.1460366784855849</v>
       </c>
       <c r="E19" s="18">
         <v>2.124749345975592E-2</v>
       </c>
       <c r="F19" s="19">
         <v>75303</v>
       </c>
       <c r="G19" s="19">
         <v>245000</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="17">
         <v>27.297263165831041</v>
       </c>
       <c r="C20" s="18">
         <v>0.53718852489915936</v>
       </c>
       <c r="D20" s="17">
         <v>1.4579485052964904</v>
       </c>
       <c r="E20" s="18">
         <v>2.8273080257850493E-2</v>
       </c>
       <c r="F20" s="19">
         <v>53054</v>
       </c>
       <c r="G20" s="19">
         <v>173000</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="17">
         <v>46.298797350311915</v>
       </c>
       <c r="C21" s="18">
         <v>0.74602868351662488</v>
       </c>
       <c r="D21" s="17">
         <v>6.3348125281368572</v>
       </c>
       <c r="E21" s="18">
         <v>0.10290050807125861</v>
       </c>
       <c r="F21" s="19">
         <v>15549</v>
       </c>
       <c r="G21" s="19">
         <v>51000</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="17">
         <v>29.199780537915576</v>
       </c>
       <c r="C22" s="18">
         <v>0.44274459197880939</v>
       </c>
       <c r="D22" s="17">
         <v>3.5695486806805445</v>
       </c>
       <c r="E22" s="18">
         <v>4.0114442897408904E-2</v>
       </c>
       <c r="F22" s="19">
         <v>471152</v>
       </c>
       <c r="G22" s="19">
         <v>1534000</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="17">
         <v>72.531227193254196</v>
       </c>
       <c r="C23" s="18">
         <v>1.4601567791493182</v>
       </c>
       <c r="D23" s="17">
         <v>0.10605957187636184</v>
       </c>
       <c r="E23" s="18">
         <v>1.0500947710530876E-3</v>
       </c>
       <c r="F23" s="19">
         <v>190459</v>
       </c>
       <c r="G23" s="19">
         <v>621000</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="17">
         <v>30.609348378721908</v>
       </c>
       <c r="C24" s="18">
         <v>0.55862427995781161</v>
       </c>
       <c r="D24" s="17">
         <v>1.9687068988830896</v>
       </c>
       <c r="E24" s="18">
         <v>2.771993401303513E-2</v>
       </c>
       <c r="F24" s="19">
         <v>591632</v>
       </c>
       <c r="G24" s="19">
         <v>1915000</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="17">
         <v>33.790501672794043</v>
       </c>
       <c r="C25" s="18">
         <v>0.50783463117889593</v>
       </c>
       <c r="D25" s="17">
         <v>2.5254020702118596</v>
       </c>
       <c r="E25" s="18">
         <v>2.9361774278258639E-2</v>
       </c>
       <c r="F25" s="19">
         <v>241811</v>
       </c>
       <c r="G25" s="19">
         <v>785000</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="17">
         <v>53.41250120215426</v>
       </c>
       <c r="C26" s="18">
         <v>0.89470330832852474</v>
       </c>
       <c r="D26" s="17">
         <v>11.966087228313137</v>
       </c>
       <c r="E26" s="18">
         <v>0.16619782650509712</v>
       </c>
       <c r="F26" s="19">
         <v>332736</v>
       </c>
       <c r="G26" s="19">
         <v>1082000</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="17">
         <v>49.038232024932981</v>
       </c>
       <c r="C27" s="18">
         <v>0.7934674425531606</v>
       </c>
       <c r="D27" s="17">
         <v>0.8907147890649405</v>
       </c>
       <c r="E27" s="18">
         <v>9.1537170629644969E-3</v>
       </c>
       <c r="F27" s="19">
         <v>688245</v>
       </c>
       <c r="G27" s="19">
         <v>2212000</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="17">
         <v>44.57881684864514</v>
       </c>
       <c r="C28" s="18">
         <v>1.1037425677926138</v>
       </c>
       <c r="D28" s="17">
         <v>26.974254800637116</v>
       </c>
       <c r="E28" s="18">
         <v>0.52532474170709109</v>
       </c>
       <c r="F28" s="19">
         <v>303241</v>
       </c>
       <c r="G28" s="19">
         <v>983000</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="17">
         <v>28.128653670637242</v>
       </c>
       <c r="C29" s="18">
         <v>0.88226346212351681</v>
       </c>
       <c r="D29" s="17">
         <v>0.64926517048512788</v>
       </c>
       <c r="E29" s="18">
         <v>1.2286162270950833E-2</v>
       </c>
       <c r="F29" s="19">
         <v>170924</v>
       </c>
       <c r="G29" s="19">
         <v>559000</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="17">
         <v>57.75248259382299</v>
       </c>
       <c r="C30" s="18">
         <v>0.88521562139939836</v>
       </c>
       <c r="D30" s="17">
         <v>5.3473255235302819</v>
       </c>
       <c r="E30" s="18">
         <v>5.5592168677399544E-2</v>
       </c>
       <c r="F30" s="19">
         <v>446106</v>
       </c>
       <c r="G30" s="19">
         <v>1443000</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="21">
         <v>87.284881555956574</v>
       </c>
       <c r="C31" s="22">
         <v>1.4221878491020021</v>
       </c>
       <c r="D31" s="21">
         <v>8.9984818538569513</v>
       </c>
       <c r="E31" s="22">
         <v>0.15038240096244737</v>
       </c>
       <c r="F31" s="23">
         <v>69822</v>
       </c>
       <c r="G31" s="23">
         <v>229000</v>
       </c>
     </row>
-    <row r="32" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="19"/>
       <c r="C32" s="19"/>
       <c r="D32" s="19"/>
       <c r="E32" s="19"/>
       <c r="F32" s="19"/>
     </row>
-    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="8"/>
       <c r="D36" s="7"/>
       <c r="E36" s="8"/>
       <c r="F36" s="7"/>
       <c r="G36" s="8"/>
       <c r="H36" s="7"/>
       <c r="I36" s="8"/>
       <c r="J36" s="7"/>
       <c r="K36" s="8"/>
     </row>
-    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="7"/>
       <c r="C37" s="8"/>
       <c r="D37" s="7"/>
       <c r="E37" s="8"/>
       <c r="F37" s="7"/>
       <c r="G37" s="8"/>
       <c r="H37" s="7"/>
       <c r="I37" s="8"/>
       <c r="J37" s="7"/>
       <c r="K37" s="8"/>
     </row>
-    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C38" s="8"/>
       <c r="E38" s="8"/>
       <c r="G38" s="8"/>
       <c r="I38" s="8"/>
       <c r="K38" s="8"/>
     </row>
-    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...197 lines deleted...]
-    <row r="237" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="178" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="191" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="192" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="193" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="194" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="195" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="196" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="197" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="198" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="199" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="200" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="201" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="202" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="203" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="204" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="205" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="206" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="207" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="208" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="209" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="210" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="211" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="212" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="213" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="214" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="215" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="216" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="217" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="218" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="219" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="220" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="221" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="222" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="223" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="224" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="225" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="226" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="227" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="228" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="229" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="230" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="231" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="232" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="233" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="234" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="235" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="236" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="237" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:K237"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="7.75" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="7.69921875" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11" style="6" customWidth="1"/>
-    <col min="2" max="2" width="8.375" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="16384" width="7.75" style="2"/>
+    <col min="2" max="2" width="8.3984375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.59765625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8.3984375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.59765625" style="2" customWidth="1"/>
+    <col min="6" max="7" width="9.59765625" style="2" customWidth="1"/>
+    <col min="8" max="12" width="7.69921875" style="2"/>
+    <col min="13" max="13" width="10.59765625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="7.69921875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="13"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="38" t="s">
         <v>71</v>
       </c>
       <c r="G3" s="40" t="s">
         <v>34</v>
       </c>
       <c r="H3" s="14"/>
     </row>
-    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15"/>
       <c r="B4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="41"/>
     </row>
-    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="33">
         <v>36.437055589956351</v>
       </c>
       <c r="C5" s="34">
         <v>0.63075048192571159</v>
       </c>
       <c r="D5" s="33">
         <v>3.7858740653512073</v>
       </c>
       <c r="E5" s="34">
         <v>5.8642306163671165E-2</v>
       </c>
       <c r="F5" s="35">
         <v>7593494</v>
       </c>
       <c r="G5" s="35">
         <v>75660000</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="17">
         <v>25.42122430437599</v>
       </c>
       <c r="C6" s="18">
         <v>0.31440071522147622</v>
       </c>
       <c r="D6" s="17">
         <v>0.14500824814330737</v>
       </c>
       <c r="E6" s="18">
         <v>1.4530804157645459E-3</v>
       </c>
       <c r="F6" s="19">
         <v>1307567</v>
       </c>
       <c r="G6" s="19">
         <v>4277864</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="17">
         <v>26.880805664072643</v>
       </c>
       <c r="C7" s="18">
         <v>0.40831500484951955</v>
       </c>
       <c r="D7" s="17">
         <v>1.9436469217493162</v>
       </c>
       <c r="E7" s="18">
         <v>2.0145755580062763E-2</v>
       </c>
       <c r="F7" s="19">
         <v>962982</v>
       </c>
       <c r="G7" s="19">
         <v>9900592</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="17">
         <v>31.391971937547286</v>
       </c>
       <c r="C8" s="18">
         <v>0.55849783341357728</v>
       </c>
       <c r="D8" s="17">
         <v>3.3776738427677282</v>
       </c>
       <c r="E8" s="18">
         <v>0.10647224705963271</v>
       </c>
       <c r="F8" s="19">
         <v>363475</v>
       </c>
       <c r="G8" s="19">
         <v>4551878</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="17">
         <v>35.69121723970391</v>
       </c>
       <c r="C9" s="18">
         <v>0.59733058961387864</v>
       </c>
       <c r="D9" s="17">
         <v>8.4769498985395408</v>
       </c>
       <c r="E9" s="18">
         <v>0.24007545228500385</v>
       </c>
       <c r="F9" s="19">
         <v>34989</v>
       </c>
       <c r="G9" s="19">
         <v>578668</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="17">
         <v>29.465452688904016</v>
       </c>
       <c r="C10" s="18">
         <v>0.54104265940549123</v>
       </c>
       <c r="D10" s="17">
         <v>2.5208475153165417</v>
       </c>
       <c r="E10" s="18">
         <v>2.3400272294077602E-2</v>
       </c>
       <c r="F10" s="19">
         <v>141024</v>
       </c>
       <c r="G10" s="19">
         <v>760179</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="17">
         <v>33.712974674235959</v>
       </c>
       <c r="C11" s="18">
         <v>0.57946289378474569</v>
       </c>
       <c r="D11" s="17">
         <v>3.4120657705091624</v>
       </c>
       <c r="E11" s="18">
         <v>2.3531488072476982E-2</v>
       </c>
       <c r="F11" s="19">
         <v>33997</v>
       </c>
       <c r="G11" s="19">
         <v>485909</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="17">
         <v>24.602725444932609</v>
       </c>
       <c r="C12" s="18">
         <v>0.40956139697669225</v>
       </c>
       <c r="D12" s="17">
         <v>3.3891826147392461</v>
       </c>
       <c r="E12" s="18">
         <v>5.7090376548266195E-2</v>
       </c>
       <c r="F12" s="19">
         <v>40287</v>
       </c>
       <c r="G12" s="19">
         <v>136361</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="17">
         <v>37.104113816460497</v>
       </c>
       <c r="C13" s="18">
         <v>0.66166278735256423</v>
       </c>
       <c r="D13" s="17">
         <v>3.6875277872218009</v>
       </c>
       <c r="E13" s="18">
         <v>3.6613751078798024E-2</v>
       </c>
       <c r="F13" s="19">
         <v>38237</v>
       </c>
       <c r="G13" s="19">
         <v>519564</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="17">
         <v>26.782785570958669</v>
       </c>
       <c r="C14" s="18">
         <v>0.46362045427474552</v>
       </c>
       <c r="D14" s="17">
         <v>5.1401398191330481</v>
       </c>
       <c r="E14" s="18">
         <v>5.222601955268872E-2</v>
       </c>
       <c r="F14" s="19">
         <v>109141</v>
       </c>
       <c r="G14" s="19">
         <v>407851</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="17">
         <v>33.03690154649162</v>
       </c>
       <c r="C15" s="18">
         <v>0.90221508047758514</v>
       </c>
       <c r="D15" s="17">
         <v>1.7343422947033327</v>
       </c>
       <c r="E15" s="18">
         <v>2.5831842304200332E-2</v>
       </c>
       <c r="F15" s="19">
         <v>263241</v>
       </c>
       <c r="G15" s="19">
         <v>3988473</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="17">
         <v>20.376458599744247</v>
       </c>
       <c r="C16" s="18">
         <v>0.40760869565217389</v>
       </c>
       <c r="D16" s="17">
         <v>5.8527813299232738</v>
       </c>
       <c r="E16" s="18">
         <v>6.2340153452685419E-2</v>
       </c>
       <c r="F16" s="19">
         <v>250240</v>
       </c>
       <c r="G16" s="19">
         <v>1835514</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="17">
         <v>61.750214601542972</v>
       </c>
       <c r="C17" s="18">
         <v>1.037105821505504</v>
       </c>
       <c r="D17" s="17">
         <v>0.99073029309981808</v>
       </c>
       <c r="E17" s="18">
         <v>1.3496952388150756E-2</v>
       </c>
       <c r="F17" s="19">
         <v>185227</v>
       </c>
       <c r="G17" s="19">
         <v>1572968</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="17">
         <v>45.168719463486227</v>
       </c>
       <c r="C18" s="18">
         <v>0.86533281316762345</v>
       </c>
       <c r="D18" s="17">
         <v>2.140110349439893</v>
       </c>
       <c r="E18" s="18">
         <v>2.8237567110665253E-2</v>
       </c>
       <c r="F18" s="19">
         <v>269145</v>
       </c>
       <c r="G18" s="19">
         <v>2218784</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="17">
         <v>18.687522642800594</v>
       </c>
       <c r="C19" s="18">
         <v>0.35289224039609807</v>
       </c>
       <c r="D19" s="17">
         <v>1.0754491660740402</v>
       </c>
       <c r="E19" s="18">
         <v>2.0126933862895328E-2</v>
       </c>
       <c r="F19" s="19">
         <v>74527</v>
       </c>
       <c r="G19" s="19">
         <v>351217</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="17">
         <v>30.033805598814904</v>
       </c>
       <c r="C20" s="18">
         <v>0.60964029323508184</v>
       </c>
       <c r="D20" s="17">
         <v>1.9675618186652486</v>
       </c>
       <c r="E20" s="18">
         <v>3.4185437003836368E-2</v>
       </c>
       <c r="F20" s="19">
         <v>52654</v>
       </c>
       <c r="G20" s="19">
         <v>652683</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="17">
         <v>51.748432551224873</v>
       </c>
       <c r="C21" s="18">
         <v>0.93723741193200183</v>
       </c>
       <c r="D21" s="17">
         <v>10.115700342576433</v>
       </c>
       <c r="E21" s="18">
         <v>0.12281041949453816</v>
       </c>
       <c r="F21" s="19">
         <v>15471</v>
       </c>
       <c r="G21" s="19">
         <v>316058</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="17">
         <v>28.069389209270781</v>
       </c>
       <c r="C22" s="18">
         <v>0.42945720129545412</v>
       </c>
       <c r="D22" s="17">
         <v>3.9095414186896513</v>
       </c>
       <c r="E22" s="18">
         <v>4.378274316055604E-2</v>
       </c>
       <c r="F22" s="19">
         <v>465937</v>
       </c>
       <c r="G22" s="19">
         <v>3979422</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="17">
         <v>69.477463684428017</v>
       </c>
       <c r="C23" s="18">
         <v>1.4897066146788018</v>
       </c>
       <c r="D23" s="17">
         <v>0</v>
       </c>
       <c r="E23" s="18">
         <v>0</v>
       </c>
       <c r="F23" s="19">
         <v>188762</v>
       </c>
       <c r="G23" s="19">
         <v>5153764</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="17">
         <v>28.910657849034152</v>
       </c>
       <c r="C24" s="18">
         <v>0.55557275062676037</v>
       </c>
       <c r="D24" s="17">
         <v>3.7039902882237836</v>
       </c>
       <c r="E24" s="18">
         <v>6.207420704929139E-2</v>
       </c>
       <c r="F24" s="19">
         <v>581562</v>
       </c>
       <c r="G24" s="19">
         <v>3324445</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="17">
         <v>34.018173349670185</v>
       </c>
       <c r="C25" s="18">
         <v>0.50982728813843803</v>
       </c>
       <c r="D25" s="17">
         <v>3.7003390456368854</v>
       </c>
       <c r="E25" s="18">
         <v>4.1541482737206065E-2</v>
       </c>
       <c r="F25" s="19">
         <v>238316</v>
       </c>
       <c r="G25" s="19">
         <v>2355345</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="17">
         <v>56.30417249984783</v>
       </c>
       <c r="C26" s="18">
         <v>0.9197151378659687</v>
       </c>
       <c r="D26" s="17">
         <v>12.270838152048208</v>
       </c>
       <c r="E26" s="18">
         <v>0.16556089841134577</v>
       </c>
       <c r="F26" s="19">
         <v>328580</v>
       </c>
       <c r="G26" s="19">
         <v>5952026</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="17">
         <v>46.992144801120176</v>
       </c>
       <c r="C27" s="18">
         <v>0.7450460464348051</v>
       </c>
       <c r="D27" s="17">
         <v>1.0907105093603198</v>
       </c>
       <c r="E27" s="18">
         <v>1.2648075483714489E-2</v>
       </c>
       <c r="F27" s="19">
         <v>672039</v>
       </c>
       <c r="G27" s="19">
         <v>6797422</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="17">
         <v>45.08233974144283</v>
       </c>
       <c r="C28" s="18">
         <v>1.1172884988947684</v>
       </c>
       <c r="D28" s="17">
         <v>25.889711300154062</v>
       </c>
       <c r="E28" s="18">
         <v>0.51610958537075491</v>
       </c>
       <c r="F28" s="19">
         <v>298580</v>
       </c>
       <c r="G28" s="19">
         <v>6643338</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="17">
         <v>32.447986241179869</v>
       </c>
       <c r="C29" s="18">
         <v>0.99951702771789697</v>
       </c>
       <c r="D29" s="17">
         <v>0.78321023430045589</v>
       </c>
       <c r="E29" s="18">
         <v>1.5313755286190526E-2</v>
       </c>
       <c r="F29" s="19">
         <v>169782</v>
       </c>
       <c r="G29" s="19">
         <v>2089958</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="17">
         <v>60.783073963261423</v>
       </c>
       <c r="C30" s="18">
         <v>0.92519689531855853</v>
       </c>
       <c r="D30" s="17">
         <v>6.0097631778938645</v>
       </c>
       <c r="E30" s="18">
         <v>6.1847153091102454E-2</v>
       </c>
       <c r="F30" s="19">
         <v>438177</v>
       </c>
       <c r="G30" s="19">
         <v>4093843</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="21">
         <v>90.605492056645815</v>
       </c>
       <c r="C31" s="22">
         <v>1.4837179210696569</v>
       </c>
       <c r="D31" s="21">
         <v>10.243548271152326</v>
       </c>
       <c r="E31" s="22">
         <v>0.18115160664222557</v>
       </c>
       <c r="F31" s="23">
         <v>69555</v>
       </c>
       <c r="G31" s="23">
         <v>2715874</v>
       </c>
     </row>
-    <row r="32" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="19"/>
       <c r="C32" s="19"/>
       <c r="D32" s="19"/>
       <c r="E32" s="19"/>
       <c r="F32" s="19"/>
     </row>
-    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="8"/>
       <c r="D36" s="7"/>
       <c r="E36" s="8"/>
       <c r="F36" s="7"/>
       <c r="G36" s="8"/>
       <c r="H36" s="7"/>
       <c r="I36" s="8"/>
       <c r="J36" s="7"/>
       <c r="K36" s="8"/>
     </row>
-    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="7"/>
       <c r="C37" s="8"/>
       <c r="D37" s="7"/>
       <c r="E37" s="8"/>
       <c r="F37" s="7"/>
       <c r="G37" s="8"/>
       <c r="H37" s="7"/>
       <c r="I37" s="8"/>
       <c r="J37" s="7"/>
       <c r="K37" s="8"/>
     </row>
-    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C38" s="8"/>
       <c r="E38" s="8"/>
       <c r="G38" s="8"/>
       <c r="I38" s="8"/>
       <c r="K38" s="8"/>
     </row>
-    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...197 lines deleted...]
-    <row r="237" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="178" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="191" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="192" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="193" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="194" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="195" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="196" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="197" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="198" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="199" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="200" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="201" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="202" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="203" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="204" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="205" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="206" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="207" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="208" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="209" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="210" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="211" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="212" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="213" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="214" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="215" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="216" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="217" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="218" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="219" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="220" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="221" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="222" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="223" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="224" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="225" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="226" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="227" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="228" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="229" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="230" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="231" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="232" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="233" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="234" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="235" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="236" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="237" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:K237"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="7.75" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="7.69921875" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11" style="6" customWidth="1"/>
-    <col min="2" max="2" width="8.375" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="16384" width="7.75" style="2"/>
+    <col min="2" max="2" width="8.3984375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.59765625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8.3984375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.59765625" style="2" customWidth="1"/>
+    <col min="6" max="7" width="9.59765625" style="2" customWidth="1"/>
+    <col min="8" max="12" width="7.69921875" style="2"/>
+    <col min="13" max="13" width="10.59765625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="7.69921875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>48</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="13"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="38" t="s">
         <v>71</v>
       </c>
       <c r="G3" s="40" t="s">
         <v>34</v>
       </c>
       <c r="H3" s="14"/>
     </row>
-    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15"/>
       <c r="B4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="41"/>
     </row>
-    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="33">
         <v>37.328598184062599</v>
       </c>
       <c r="C5" s="34">
         <v>0.660630233651749</v>
       </c>
       <c r="D5" s="33">
         <v>3.4365663795212487</v>
       </c>
       <c r="E5" s="34">
         <v>5.7799318900284058E-2</v>
       </c>
       <c r="F5" s="35">
         <v>7508739</v>
       </c>
       <c r="G5" s="35">
         <v>74903400</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="17">
         <v>24.388310598013163</v>
       </c>
       <c r="C6" s="18">
         <v>0.29788513237781644</v>
       </c>
       <c r="D6" s="17">
         <v>0.16316784678502116</v>
       </c>
       <c r="E6" s="18">
         <v>1.713326251584827E-3</v>
       </c>
       <c r="F6" s="19">
         <v>1284052</v>
       </c>
       <c r="G6" s="19">
         <v>3890605.9998558271</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="17">
         <v>39.986518885761456</v>
       </c>
       <c r="C7" s="18">
         <v>0.71947247723165264</v>
       </c>
       <c r="D7" s="17">
         <v>1.3310303400678072</v>
       </c>
       <c r="E7" s="18">
         <v>1.3765816349409789E-2</v>
       </c>
       <c r="F7" s="19">
         <v>958897</v>
       </c>
       <c r="G7" s="19">
         <v>14122829.004525466</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="17">
         <v>33.62707805407814</v>
       </c>
       <c r="C8" s="18">
         <v>0.58812063156136007</v>
       </c>
       <c r="D8" s="17">
         <v>3.539027039068809</v>
       </c>
       <c r="E8" s="18">
         <v>0.11612040878839353</v>
       </c>
       <c r="F8" s="19">
         <v>359110</v>
       </c>
       <c r="G8" s="19">
         <v>4690300.9977750788</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="17">
         <v>34.044866659036281</v>
       </c>
       <c r="C9" s="18">
         <v>0.56369463202472236</v>
       </c>
       <c r="D9" s="17">
         <v>11.894815153943002</v>
       </c>
       <c r="E9" s="18">
         <v>0.28327801304795697</v>
       </c>
       <c r="F9" s="19">
         <v>34948</v>
       </c>
       <c r="G9" s="19">
         <v>515433.9952443954</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="17">
         <v>36.01040106027429</v>
       </c>
       <c r="C10" s="18">
         <v>0.62377549844416269</v>
       </c>
       <c r="D10" s="17">
         <v>2.6326783450501323</v>
       </c>
       <c r="E10" s="18">
         <v>2.3049441051054512E-2</v>
       </c>
       <c r="F10" s="19">
         <v>138832</v>
       </c>
       <c r="G10" s="19">
         <v>881001.00338449073</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="17">
         <v>33.190638423937195</v>
       </c>
       <c r="C11" s="18">
         <v>0.57176714560805808</v>
       </c>
       <c r="D11" s="17">
         <v>4.5622870685824326</v>
       </c>
       <c r="E11" s="18">
         <v>2.6662716634572654E-2</v>
       </c>
       <c r="F11" s="19">
         <v>33755</v>
       </c>
       <c r="G11" s="19">
         <v>458600.00125623692</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="17">
         <v>26.934919524142757</v>
       </c>
       <c r="C12" s="18">
         <v>0.45736279116265122</v>
       </c>
       <c r="D12" s="17">
         <v>2.275067479756073</v>
       </c>
       <c r="E12" s="18">
         <v>4.2487253823852843E-2</v>
       </c>
       <c r="F12" s="19">
         <v>40012</v>
       </c>
       <c r="G12" s="19">
         <v>143664.00170583613</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="17">
         <v>37.253177187270246</v>
       </c>
       <c r="C13" s="18">
         <v>0.66432097468753282</v>
       </c>
       <c r="D13" s="17">
         <v>3.7023421909463292</v>
       </c>
       <c r="E13" s="18">
         <v>3.6760844449112491E-2</v>
       </c>
       <c r="F13" s="19">
         <v>38084</v>
       </c>
       <c r="G13" s="19">
         <v>465431.00118982111</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="17">
         <v>28.17553256011421</v>
       </c>
       <c r="C14" s="18">
         <v>0.46094559162459992</v>
       </c>
       <c r="D14" s="17">
         <v>4.5534706217166958</v>
       </c>
       <c r="E14" s="18">
         <v>4.4788235623442911E-2</v>
       </c>
       <c r="F14" s="19">
         <v>107171</v>
       </c>
       <c r="G14" s="19">
         <v>404035.00126016856</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="17">
         <v>33.502958350758178</v>
       </c>
       <c r="C15" s="18">
         <v>0.8906029769372551</v>
       </c>
       <c r="D15" s="17">
         <v>1.5535213667270729</v>
       </c>
       <c r="E15" s="18">
         <v>2.3620339823118505E-2</v>
       </c>
       <c r="F15" s="19">
         <v>258252</v>
       </c>
       <c r="G15" s="19">
         <v>3841787.0026721135</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="17">
         <v>20.999565589892725</v>
       </c>
       <c r="C16" s="18">
         <v>0.4199297703659905</v>
       </c>
       <c r="D16" s="17">
         <v>6.4686882825918195</v>
       </c>
       <c r="E16" s="18">
         <v>6.8379368737757074E-2</v>
       </c>
       <c r="F16" s="19">
         <v>248613</v>
       </c>
       <c r="G16" s="19">
         <v>1799030.9984907086</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="17">
         <v>59.860784971486076</v>
       </c>
       <c r="C17" s="18">
         <v>1.0047505167133783</v>
       </c>
       <c r="D17" s="17">
         <v>0.93476425966605703</v>
       </c>
       <c r="E17" s="18">
         <v>1.2985467098072741E-2</v>
       </c>
       <c r="F17" s="19">
         <v>184822</v>
       </c>
       <c r="G17" s="19">
         <v>1488023.9954878341</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="17">
         <v>44.305574062567842</v>
       </c>
       <c r="C18" s="18">
         <v>0.84666462049811719</v>
       </c>
       <c r="D18" s="17">
         <v>2.5340050754961334</v>
       </c>
       <c r="E18" s="18">
         <v>3.2564023865312201E-2</v>
       </c>
       <c r="F18" s="19">
         <v>267166</v>
       </c>
       <c r="G18" s="19">
         <v>2082328.9971904655</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="17">
         <v>20.591882598218394</v>
       </c>
       <c r="C19" s="18">
         <v>0.4020794411501909</v>
       </c>
       <c r="D19" s="17">
         <v>1.2752822678905045</v>
       </c>
       <c r="E19" s="18">
         <v>2.8429859475266019E-2</v>
       </c>
       <c r="F19" s="19">
         <v>73866</v>
       </c>
       <c r="G19" s="19">
         <v>369379.99568865082</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="17">
         <v>30.207202574796703</v>
       </c>
       <c r="C20" s="18">
         <v>0.59608828962654015</v>
       </c>
       <c r="D20" s="17">
         <v>2.0701213125368985</v>
       </c>
       <c r="E20" s="18">
         <v>3.4279837742101353E-2</v>
       </c>
       <c r="F20" s="19">
         <v>52509</v>
       </c>
       <c r="G20" s="19">
         <v>632525.9973390908</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="17">
         <v>49.946928104575164</v>
       </c>
       <c r="C21" s="18">
         <v>0.89542483660130723</v>
       </c>
       <c r="D21" s="17">
         <v>6.7320261437908497</v>
       </c>
       <c r="E21" s="18">
         <v>0.1176470588235294</v>
       </c>
       <c r="F21" s="19">
         <v>15300</v>
       </c>
       <c r="G21" s="19">
         <v>306105.00088532415</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="17">
         <v>21.785258006539486</v>
       </c>
       <c r="C22" s="18">
         <v>0.36421905112492148</v>
       </c>
       <c r="D22" s="17">
         <v>3.7658344340746193</v>
       </c>
       <c r="E22" s="18">
         <v>4.4607089495680041E-2</v>
       </c>
       <c r="F22" s="19">
         <v>461810</v>
       </c>
       <c r="G22" s="19">
         <v>3033819.0047448575</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="17">
         <v>61.704049595572585</v>
       </c>
       <c r="C23" s="18">
         <v>1.4639208173690932</v>
       </c>
       <c r="D23" s="17">
         <v>0</v>
       </c>
       <c r="E23" s="18">
         <v>0</v>
       </c>
       <c r="F23" s="19">
         <v>187920</v>
       </c>
       <c r="G23" s="19">
         <v>4383304.9955660431</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="17">
         <v>25.021168623534958</v>
       </c>
       <c r="C24" s="18">
         <v>0.47754661081082017</v>
       </c>
       <c r="D24" s="17">
         <v>3.7487843872702951</v>
       </c>
       <c r="E24" s="18">
         <v>7.1675484026979208E-2</v>
       </c>
       <c r="F24" s="19">
         <v>574813</v>
       </c>
       <c r="G24" s="19">
         <v>2765409.001140085</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="17">
         <v>35.185015523998572</v>
       </c>
       <c r="C25" s="18">
         <v>0.49710727676829369</v>
       </c>
       <c r="D25" s="17">
         <v>2.5917867019561935</v>
       </c>
       <c r="E25" s="18">
         <v>3.2235625455964437E-2</v>
       </c>
       <c r="F25" s="19">
         <v>235764</v>
       </c>
       <c r="G25" s="19">
         <v>2311436.004756988</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="17">
         <v>56.180605877771654</v>
       </c>
       <c r="C26" s="18">
         <v>0.94073898495002328</v>
       </c>
       <c r="D26" s="17">
         <v>11.701971057500208</v>
       </c>
       <c r="E26" s="18">
         <v>0.16992405749097278</v>
       </c>
       <c r="F26" s="19">
         <v>324851</v>
       </c>
       <c r="G26" s="19">
         <v>5247106.0017726179</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="17">
         <v>47.952977066956635</v>
       </c>
       <c r="C27" s="18">
         <v>0.75617878259293658</v>
       </c>
       <c r="D27" s="17">
         <v>1.0560164314462843</v>
       </c>
       <c r="E27" s="18">
         <v>1.3441164699574867E-2</v>
       </c>
       <c r="F27" s="19">
         <v>662145</v>
       </c>
       <c r="G27" s="19">
         <v>6782223.9998306297</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="17">
         <v>43.889184950849945</v>
       </c>
       <c r="C28" s="18">
         <v>1.1021425080106446</v>
       </c>
       <c r="D28" s="17">
         <v>27.436967088470102</v>
       </c>
       <c r="E28" s="18">
         <v>0.54648889371639608</v>
       </c>
       <c r="F28" s="19">
         <v>294608</v>
       </c>
       <c r="G28" s="19">
         <v>6122889.9996305024</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="17">
         <v>29.927873685706167</v>
       </c>
       <c r="C29" s="18">
         <v>1.0017050298380221</v>
       </c>
       <c r="D29" s="17">
         <v>1.264563796533106</v>
       </c>
       <c r="E29" s="18">
         <v>2.6049066969783083E-2</v>
       </c>
       <c r="F29" s="19">
         <v>168912</v>
       </c>
       <c r="G29" s="19">
         <v>1891279.9979741967</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="17">
         <v>62.776624695603999</v>
       </c>
       <c r="C30" s="18">
         <v>0.94890763673295098</v>
       </c>
       <c r="D30" s="17">
         <v>0</v>
       </c>
       <c r="E30" s="18">
         <v>0</v>
       </c>
       <c r="F30" s="19">
         <v>433235</v>
       </c>
       <c r="G30" s="19">
         <v>3964102.0001461646</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="21">
         <v>80.343762627720366</v>
       </c>
       <c r="C31" s="22">
         <v>1.4056456733822087</v>
       </c>
       <c r="D31" s="21">
         <v>13.347356116146164</v>
       </c>
       <c r="E31" s="22">
         <v>0.23523639092535936</v>
       </c>
       <c r="F31" s="23">
         <v>69292</v>
       </c>
       <c r="G31" s="23">
         <v>2310746.0004863963</v>
       </c>
     </row>
-    <row r="32" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="19"/>
       <c r="C32" s="19"/>
       <c r="D32" s="19"/>
       <c r="E32" s="19"/>
       <c r="F32" s="19"/>
     </row>
-    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="8"/>
       <c r="D36" s="7"/>
       <c r="E36" s="8"/>
       <c r="F36" s="7"/>
       <c r="G36" s="8"/>
       <c r="H36" s="7"/>
       <c r="I36" s="8"/>
       <c r="J36" s="7"/>
       <c r="K36" s="8"/>
     </row>
-    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="7"/>
       <c r="C37" s="8"/>
       <c r="D37" s="7"/>
       <c r="E37" s="8"/>
       <c r="F37" s="7"/>
       <c r="G37" s="8"/>
       <c r="H37" s="7"/>
       <c r="I37" s="8"/>
       <c r="J37" s="7"/>
       <c r="K37" s="8"/>
     </row>
-    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C38" s="8"/>
       <c r="E38" s="8"/>
       <c r="G38" s="8"/>
       <c r="I38" s="8"/>
       <c r="K38" s="8"/>
     </row>
-    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...197 lines deleted...]
-    <row r="237" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="178" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="191" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="192" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="193" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="194" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="195" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="196" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="197" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="198" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="199" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="200" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="201" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="202" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="203" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="204" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="205" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="206" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="207" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="208" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="209" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="210" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="211" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="212" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="213" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="214" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="215" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="216" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="217" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="218" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="219" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="220" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="221" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="222" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="223" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="224" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="225" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="226" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="227" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="228" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="229" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="230" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="231" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="232" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="233" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="234" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="235" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="236" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="237" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8CF0055-A2C8-4814-927D-D013BFC1ABC7}">
   <dimension ref="A1:K190"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="7.75" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="7.69921875" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11" style="6" customWidth="1"/>
-    <col min="2" max="2" width="8.375" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="16384" width="7.75" style="2"/>
+    <col min="2" max="2" width="8.3984375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.59765625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8.3984375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.59765625" style="2" customWidth="1"/>
+    <col min="6" max="7" width="9.59765625" style="2" customWidth="1"/>
+    <col min="8" max="12" width="7.69921875" style="2"/>
+    <col min="13" max="13" width="10.59765625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="7.69921875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>86</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="13"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="38" t="s">
         <v>72</v>
       </c>
       <c r="G3" s="40" t="s">
         <v>34</v>
       </c>
       <c r="H3" s="14"/>
     </row>
-    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15"/>
       <c r="B4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="41"/>
     </row>
-    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="33">
         <v>40.457814232319436</v>
       </c>
       <c r="C5" s="34">
         <v>0.50901850188539055</v>
       </c>
       <c r="D5" s="33">
         <v>2.0513115327142524</v>
       </c>
       <c r="E5" s="34">
         <v>2.6435103667929418E-2</v>
       </c>
       <c r="F5" s="35">
         <v>8931306</v>
       </c>
       <c r="G5" s="35">
         <v>24563200</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="17">
         <v>44.193628133574279</v>
       </c>
       <c r="C6" s="18">
         <v>0.44709593704689388</v>
       </c>
       <c r="D6" s="17">
         <v>0.54872596391011619</v>
       </c>
       <c r="E6" s="18">
         <v>5.3701467298928589E-3</v>
       </c>
       <c r="F6" s="19">
         <v>1601446</v>
       </c>
       <c r="G6" s="19">
         <v>4402422</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="17">
         <v>24.24289283054188</v>
       </c>
       <c r="C7" s="18">
         <v>0.28135831659590338</v>
       </c>
       <c r="D7" s="17">
         <v>0.44809230963350916</v>
       </c>
       <c r="E7" s="18">
         <v>6.685555715632242E-3</v>
       </c>
       <c r="F7" s="19">
         <v>1061991</v>
       </c>
       <c r="G7" s="19">
         <v>2929725</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="17">
         <v>19.423800608037965</v>
       </c>
       <c r="C8" s="18">
         <v>0.28409090909090912</v>
       </c>
       <c r="D8" s="17">
         <v>1.0005746700281775</v>
       </c>
       <c r="E8" s="18">
         <v>2.0159795343318999E-2</v>
       </c>
       <c r="F8" s="19">
         <v>431552</v>
       </c>
       <c r="G8" s="19">
         <v>1183805</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="17">
         <v>21.227140206732045</v>
       </c>
       <c r="C9" s="18">
         <v>0.32069970845481049</v>
       </c>
       <c r="D9" s="17">
         <v>2.3350119268486615</v>
       </c>
       <c r="E9" s="18">
         <v>6.891068115557912E-2</v>
       </c>
       <c r="F9" s="19">
         <v>37730</v>
       </c>
       <c r="G9" s="19">
         <v>103980</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="17">
         <v>22.192826890150492</v>
       </c>
       <c r="C10" s="18">
         <v>0.39049592983088521</v>
       </c>
       <c r="D10" s="17">
         <v>0.61878585803971042</v>
       </c>
       <c r="E10" s="18">
         <v>6.6083926586765198E-3</v>
       </c>
       <c r="F10" s="19">
         <v>166455</v>
       </c>
       <c r="G10" s="19">
         <v>459533</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="17">
         <v>22.662145940285548</v>
       </c>
       <c r="C11" s="18">
         <v>0.25796235282098434</v>
       </c>
       <c r="D11" s="17">
         <v>1.4567466094552142</v>
       </c>
       <c r="E11" s="18">
         <v>3.3203075115572238E-2</v>
       </c>
       <c r="F11" s="19">
         <v>39153</v>
       </c>
       <c r="G11" s="19">
         <v>107834</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="17">
         <v>22.083128820668421</v>
       </c>
       <c r="C12" s="18">
         <v>0.25433938690821473</v>
       </c>
       <c r="D12" s="17">
         <v>1.2276337512828521</v>
       </c>
       <c r="E12" s="18">
         <v>1.3386283521484986E-2</v>
       </c>
       <c r="F12" s="19">
         <v>44822</v>
       </c>
       <c r="G12" s="19">
         <v>123772</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="17">
         <v>26.592018689806427</v>
       </c>
       <c r="C13" s="18">
         <v>0.34804996662534565</v>
       </c>
       <c r="D13" s="17">
         <v>0.51969104605702299</v>
       </c>
       <c r="E13" s="18">
         <v>4.767807761991036E-3</v>
       </c>
       <c r="F13" s="19">
         <v>41948</v>
       </c>
       <c r="G13" s="19">
         <v>115555</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="17">
         <v>14.936085856859663</v>
       </c>
       <c r="C14" s="18">
         <v>0.2673532784955302</v>
       </c>
       <c r="D14" s="17">
         <v>2.2785790780869051</v>
       </c>
       <c r="E14" s="18">
         <v>2.5823896218318258E-2</v>
       </c>
       <c r="F14" s="19">
         <v>131661</v>
       </c>
       <c r="G14" s="19">
         <v>365476</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="17">
         <v>29.812442031311189</v>
       </c>
       <c r="C15" s="18">
         <v>0.50408835679562336</v>
       </c>
       <c r="D15" s="17">
         <v>2.1958141821961412</v>
       </c>
       <c r="E15" s="18">
         <v>2.3261086557741967E-2</v>
       </c>
       <c r="F15" s="19">
         <v>339623</v>
       </c>
       <c r="G15" s="19">
         <v>931954</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="17">
         <v>22.766552824668175</v>
       </c>
       <c r="C16" s="18">
         <v>0.36215039029045437</v>
       </c>
       <c r="D16" s="17">
         <v>3.2624611544767173</v>
       </c>
       <c r="E16" s="18">
         <v>3.635486543456299E-2</v>
       </c>
       <c r="F16" s="19">
         <v>286069</v>
       </c>
       <c r="G16" s="19">
         <v>786902</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="17">
         <v>57.424477172754436</v>
       </c>
       <c r="C17" s="18">
         <v>0.87525709738924173</v>
       </c>
       <c r="D17" s="17">
         <v>0.39036766803284839</v>
       </c>
       <c r="E17" s="18">
         <v>8.5073588654185871E-3</v>
       </c>
       <c r="F17" s="19">
         <v>199827</v>
       </c>
       <c r="G17" s="19">
         <v>548325</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="17">
         <v>23.824048484685868</v>
       </c>
       <c r="C18" s="18">
         <v>0.39408900038905803</v>
       </c>
       <c r="D18" s="17">
         <v>0.37564228122191068</v>
       </c>
       <c r="E18" s="18">
         <v>4.6955285152738835E-3</v>
       </c>
       <c r="F18" s="19">
         <v>298156</v>
       </c>
       <c r="G18" s="19">
         <v>820364</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="17">
         <v>30.8667826447614</v>
       </c>
       <c r="C19" s="18">
         <v>0.56452913661605109</v>
       </c>
       <c r="D19" s="17">
         <v>0.7275513260674209</v>
       </c>
       <c r="E19" s="18">
         <v>1.1521002788082674E-2</v>
       </c>
       <c r="F19" s="19">
         <v>86798</v>
       </c>
       <c r="G19" s="19">
         <v>237440</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="17">
         <v>28.605551705141192</v>
       </c>
       <c r="C20" s="18">
         <v>0.36608555028344975</v>
       </c>
       <c r="D20" s="17">
         <v>0</v>
       </c>
       <c r="E20" s="18">
         <v>3.5542286435286384E-3</v>
       </c>
       <c r="F20" s="19">
         <v>56271</v>
       </c>
       <c r="G20" s="19">
         <v>155367</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="17">
         <v>22.250045319958911</v>
       </c>
       <c r="C21" s="18">
         <v>0.36860233246721857</v>
       </c>
       <c r="D21" s="17">
         <v>0.78554595443833464</v>
       </c>
       <c r="E21" s="18">
         <v>0.25379176989546198</v>
       </c>
       <c r="F21" s="19">
         <v>16549</v>
       </c>
       <c r="G21" s="19">
         <v>45742</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="17">
         <v>16.061070760519709</v>
       </c>
       <c r="C22" s="18">
         <v>0.24734631667443721</v>
       </c>
       <c r="D22" s="17">
         <v>0.62622994407089716</v>
       </c>
       <c r="E22" s="18">
         <v>7.8641523848042103E-3</v>
       </c>
       <c r="F22" s="19">
         <v>534069</v>
       </c>
       <c r="G22" s="19">
         <v>1465555</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="17">
         <v>46.379499593284791</v>
       </c>
       <c r="C23" s="18">
         <v>0.78843948763683769</v>
       </c>
       <c r="D23" s="17">
         <v>0</v>
       </c>
       <c r="E23" s="18">
         <v>0</v>
       </c>
       <c r="F23" s="19">
         <v>204074</v>
       </c>
       <c r="G23" s="19">
         <v>564352</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="17">
         <v>18.318036315546298</v>
       </c>
       <c r="C24" s="18">
         <v>0.43160332334558971</v>
       </c>
       <c r="D24" s="17">
         <v>4.211058175147949</v>
       </c>
       <c r="E24" s="18">
         <v>5.3812081019690525E-2</v>
       </c>
       <c r="F24" s="19">
         <v>722886</v>
       </c>
       <c r="G24" s="19">
         <v>1981778</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="17">
         <v>23.921202415439225</v>
       </c>
       <c r="C25" s="18">
         <v>0.36449195533613504</v>
       </c>
       <c r="D25" s="17">
         <v>0.62905463299196218</v>
       </c>
       <c r="E25" s="18">
         <v>9.180301113876535E-3</v>
       </c>
       <c r="F25" s="19">
         <v>294108</v>
       </c>
       <c r="G25" s="19">
         <v>807081</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="17">
         <v>55.586679130899633</v>
       </c>
       <c r="C26" s="18">
         <v>0.58272155034160023</v>
       </c>
       <c r="D26" s="17">
         <v>9.8455004212276336</v>
       </c>
       <c r="E26" s="18">
         <v>0.15141803973813917</v>
       </c>
       <c r="F26" s="19">
         <v>357289</v>
       </c>
       <c r="G26" s="19">
         <v>986450</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="17">
         <v>82.11524918872108</v>
       </c>
       <c r="C27" s="18">
         <v>0.86635547815494718</v>
       </c>
       <c r="D27" s="17">
         <v>1.1024828465659824</v>
       </c>
       <c r="E27" s="18">
         <v>5.7098809489822136E-3</v>
       </c>
       <c r="F27" s="19">
         <v>840648</v>
       </c>
       <c r="G27" s="19">
         <v>2313914</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="17">
         <v>49.760988761321983</v>
       </c>
       <c r="C28" s="18">
         <v>0.70389759887200132</v>
       </c>
       <c r="D28" s="17">
         <v>6.61312620311136</v>
       </c>
       <c r="E28" s="18">
         <v>0.13163656191737741</v>
       </c>
       <c r="F28" s="19">
         <v>363121</v>
       </c>
       <c r="G28" s="19">
         <v>995531</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="17">
         <v>34.993984700582999</v>
       </c>
       <c r="C29" s="18">
         <v>0.54424137582422516</v>
       </c>
       <c r="D29" s="17">
         <v>0.60023814070521098</v>
       </c>
       <c r="E29" s="18">
         <v>8.9864417060759576E-3</v>
       </c>
       <c r="F29" s="19">
         <v>178046</v>
       </c>
       <c r="G29" s="19">
         <v>491998</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="17">
         <v>98.383296201872653</v>
       </c>
       <c r="C30" s="18">
         <v>1.0823629389742528</v>
       </c>
       <c r="D30" s="17">
         <v>6.5707603145073001</v>
       </c>
       <c r="E30" s="18">
         <v>4.8998216158692973E-2</v>
       </c>
       <c r="F30" s="19">
         <v>522468</v>
       </c>
       <c r="G30" s="19">
         <v>1432528</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="21">
         <v>56.338649961097843</v>
       </c>
       <c r="C31" s="22">
         <v>0.68145842835296322</v>
       </c>
       <c r="D31" s="21">
         <v>0.20121803986800096</v>
       </c>
       <c r="E31" s="22">
         <v>2.6829071982400129E-3</v>
       </c>
       <c r="F31" s="23">
         <v>74546</v>
       </c>
       <c r="G31" s="23">
         <v>205817</v>
       </c>
     </row>
-    <row r="32" spans="1:7" s="26" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:7" s="26" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
     </row>
-    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="26"/>
       <c r="C33" s="26"/>
       <c r="D33" s="26"/>
       <c r="E33" s="26"/>
       <c r="F33" s="26"/>
       <c r="G33" s="26"/>
     </row>
-    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="6" t="s">
         <v>87</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8"/>
       <c r="D35" s="7"/>
       <c r="E35" s="8"/>
       <c r="F35" s="7"/>
       <c r="G35" s="8"/>
       <c r="H35" s="7"/>
       <c r="I35" s="8"/>
       <c r="J35" s="7"/>
       <c r="K35" s="8"/>
     </row>
-    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="7"/>
       <c r="C36" s="8"/>
       <c r="D36" s="7"/>
       <c r="E36" s="8"/>
       <c r="F36" s="7"/>
       <c r="G36" s="8"/>
       <c r="H36" s="7"/>
       <c r="I36" s="8"/>
       <c r="J36" s="7"/>
       <c r="K36" s="8"/>
     </row>
-    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C37" s="8"/>
       <c r="E37" s="8"/>
       <c r="G37" s="8"/>
       <c r="I37" s="8"/>
       <c r="K37" s="8"/>
     </row>
-    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...151 lines deleted...]
-    <row r="190" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="178" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <dimension ref="A1:K237"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="7.75" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="7.69921875" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11" style="6" customWidth="1"/>
-    <col min="2" max="2" width="8.375" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="16384" width="7.75" style="2"/>
+    <col min="2" max="2" width="8.3984375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.59765625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8.3984375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.59765625" style="2" customWidth="1"/>
+    <col min="6" max="7" width="9.59765625" style="2" customWidth="1"/>
+    <col min="8" max="12" width="7.69921875" style="2"/>
+    <col min="13" max="13" width="10.59765625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="7.69921875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>49</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="13"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="38" t="s">
         <v>71</v>
       </c>
       <c r="G3" s="40" t="s">
         <v>34</v>
       </c>
       <c r="H3" s="14"/>
     </row>
-    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15"/>
       <c r="B4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="41"/>
     </row>
-    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="33">
         <v>36.591252087375359</v>
       </c>
       <c r="C5" s="34">
         <v>0.66511796016907065</v>
       </c>
       <c r="D5" s="33">
         <v>3.7365726932156145</v>
       </c>
       <c r="E5" s="34">
         <v>6.1521936612429759E-2</v>
       </c>
       <c r="F5" s="35">
         <v>7459128</v>
       </c>
       <c r="G5" s="35">
         <v>75659999</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="17">
         <v>22.505050330428496</v>
       </c>
       <c r="C6" s="18">
         <v>0.29184576336447721</v>
       </c>
       <c r="D6" s="17">
         <v>0.17376531325878719</v>
       </c>
       <c r="E6" s="18">
         <v>1.571598079507147E-3</v>
       </c>
       <c r="F6" s="19">
         <v>1272590</v>
       </c>
       <c r="G6" s="19">
         <v>3524034</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="17">
         <v>46.944866800966288</v>
       </c>
       <c r="C7" s="18">
         <v>0.82167963688948698</v>
       </c>
       <c r="D7" s="17">
         <v>1.6550387434905085</v>
       </c>
       <c r="E7" s="18">
         <v>1.5046015731445336E-2</v>
       </c>
       <c r="F7" s="19">
         <v>957064</v>
       </c>
       <c r="G7" s="19">
         <v>17516955</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="17">
         <v>34.742965452994525</v>
       </c>
       <c r="C8" s="18">
         <v>0.59823112148693547</v>
       </c>
       <c r="D8" s="17">
         <v>3.567387985992637</v>
       </c>
       <c r="E8" s="18">
         <v>0.11083550327736374</v>
       </c>
       <c r="F8" s="19">
         <v>356384</v>
       </c>
       <c r="G8" s="19">
         <v>4807425</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="17">
         <v>29.834411605437911</v>
       </c>
       <c r="C9" s="18">
         <v>0.53581098412517458</v>
       </c>
       <c r="D9" s="17">
         <v>7.7550089776840423</v>
       </c>
       <c r="E9" s="18">
         <v>0.23940490780060991</v>
       </c>
       <c r="F9" s="19">
         <v>35087</v>
       </c>
       <c r="G9" s="19">
         <v>455005</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="17">
         <v>38.347740725120346</v>
       </c>
       <c r="C10" s="18">
         <v>0.70679600354852323</v>
       </c>
       <c r="D10" s="17">
         <v>3.2525704978112593</v>
       </c>
       <c r="E10" s="18">
         <v>2.8359098907811114E-2</v>
       </c>
       <c r="F10" s="19">
         <v>137522</v>
       </c>
       <c r="G10" s="19">
         <v>802562</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="17">
         <v>24.479244942739488</v>
       </c>
       <c r="C11" s="18">
         <v>0.6222008476359373</v>
       </c>
       <c r="D11" s="17">
         <v>3.4566713757552074</v>
       </c>
       <c r="E11" s="18">
         <v>2.4046409570471008E-2</v>
       </c>
       <c r="F11" s="19">
         <v>33269</v>
       </c>
       <c r="G11" s="19">
         <v>337062</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="17">
         <v>27.494284350425847</v>
       </c>
       <c r="C12" s="18">
         <v>0.47986332688490818</v>
       </c>
       <c r="D12" s="17">
         <v>4.7632088033565312</v>
       </c>
       <c r="E12" s="18">
         <v>8.7933070371580033E-2</v>
       </c>
       <c r="F12" s="19">
         <v>39803</v>
       </c>
       <c r="G12" s="19">
         <v>147613</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="17">
         <v>34.938307180467866</v>
       </c>
       <c r="C13" s="18">
         <v>0.5737039268592985</v>
       </c>
       <c r="D13" s="17">
         <v>4.8856521625232494</v>
       </c>
       <c r="E13" s="18">
         <v>4.45340947790323E-2</v>
       </c>
       <c r="F13" s="19">
         <v>38173</v>
       </c>
       <c r="G13" s="19">
         <v>435006</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="17">
         <v>33.625676081730766</v>
       </c>
       <c r="C14" s="18">
         <v>0.51363431490384615</v>
       </c>
       <c r="D14" s="17">
         <v>5.5682842548076925</v>
       </c>
       <c r="E14" s="18">
         <v>6.0096153846153848E-2</v>
       </c>
       <c r="F14" s="19">
         <v>106496</v>
       </c>
       <c r="G14" s="19">
         <v>473783</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="17">
         <v>34.237255565968638</v>
       </c>
       <c r="C15" s="18">
         <v>0.89898170534821276</v>
       </c>
       <c r="D15" s="17">
         <v>1.5842751049402648</v>
       </c>
       <c r="E15" s="18">
         <v>2.2838781826630017E-2</v>
       </c>
       <c r="F15" s="19">
         <v>253954</v>
       </c>
       <c r="G15" s="19">
         <v>3856374</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="17">
         <v>21.753086469546698</v>
       </c>
       <c r="C16" s="18">
         <v>0.42954460205616751</v>
       </c>
       <c r="D16" s="17">
         <v>6.1999620871431045</v>
       </c>
       <c r="E16" s="18">
         <v>6.7759148493367269E-2</v>
       </c>
       <c r="F16" s="19">
         <v>247937</v>
       </c>
       <c r="G16" s="19">
         <v>1816586</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="17">
         <v>53.983141254626858</v>
       </c>
       <c r="C17" s="18">
         <v>0.88307713859300319</v>
       </c>
       <c r="D17" s="17">
         <v>0.40651720626505244</v>
       </c>
       <c r="E17" s="18">
         <v>8.0818530072575036E-3</v>
       </c>
       <c r="F17" s="19">
         <v>185601</v>
       </c>
       <c r="G17" s="19">
         <v>1340519</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="17">
         <v>43.28880562518556</v>
       </c>
       <c r="C18" s="18">
         <v>0.82002638215033319</v>
       </c>
       <c r="D18" s="17">
         <v>2.9989965763334823</v>
       </c>
       <c r="E18" s="18">
         <v>3.9084667160235863E-2</v>
       </c>
       <c r="F18" s="19">
         <v>266089</v>
       </c>
       <c r="G18" s="19">
         <v>1685664</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="17">
         <v>21.493885906404209</v>
       </c>
       <c r="C19" s="18">
         <v>0.42161487988720781</v>
       </c>
       <c r="D19" s="17">
         <v>1.7000162680982593</v>
       </c>
       <c r="E19" s="18">
         <v>3.3891871373569762E-2</v>
       </c>
       <c r="F19" s="19">
         <v>73764</v>
       </c>
       <c r="G19" s="19">
         <v>363362</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="17">
         <v>26.576739407545517</v>
       </c>
       <c r="C20" s="18">
         <v>0.53461692129145177</v>
       </c>
       <c r="D20" s="17">
         <v>2.3620174654211299</v>
       </c>
       <c r="E20" s="18">
         <v>5.3271436997012991E-2</v>
       </c>
       <c r="F20" s="19">
         <v>52561</v>
       </c>
       <c r="G20" s="19">
         <v>552585</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="17">
         <v>49.571616294349539</v>
       </c>
       <c r="C21" s="18">
         <v>0.82128777923784502</v>
       </c>
       <c r="D21" s="17">
         <v>7.5624178712220766</v>
       </c>
       <c r="E21" s="18">
         <v>0.13797634691195795</v>
       </c>
       <c r="F21" s="19">
         <v>15220</v>
       </c>
       <c r="G21" s="19">
         <v>287916</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="17">
         <v>18.027430494414119</v>
       </c>
       <c r="C22" s="18">
         <v>0.32217461342307263</v>
       </c>
       <c r="D22" s="17">
         <v>3.6457687951495545</v>
       </c>
       <c r="E22" s="18">
         <v>4.4565314272422329E-2</v>
       </c>
       <c r="F22" s="19">
         <v>459999</v>
       </c>
       <c r="G22" s="19">
         <v>2457587</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="17">
         <v>57.475253323961809</v>
       </c>
       <c r="C23" s="18">
         <v>1.4110530715696767</v>
       </c>
       <c r="D23" s="17">
         <v>0</v>
       </c>
       <c r="E23" s="18">
         <v>0</v>
       </c>
       <c r="F23" s="19">
         <v>187803</v>
       </c>
       <c r="G23" s="19">
         <v>3916170</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="17">
         <v>23.684285774505394</v>
       </c>
       <c r="C24" s="18">
         <v>0.4510454136690647</v>
       </c>
       <c r="D24" s="17">
         <v>3.9508627473021583</v>
       </c>
       <c r="E24" s="18">
         <v>7.6755002248201434E-2</v>
       </c>
       <c r="F24" s="19">
         <v>569344</v>
       </c>
       <c r="G24" s="19">
         <v>2833674</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="17">
         <v>35.717400952494749</v>
       </c>
       <c r="C25" s="18">
         <v>0.50569277776829458</v>
       </c>
       <c r="D25" s="17">
         <v>1.767833671884335</v>
       </c>
       <c r="E25" s="18">
         <v>2.0057013126674975E-2</v>
       </c>
       <c r="F25" s="19">
         <v>234332</v>
       </c>
       <c r="G25" s="19">
         <v>2539383</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="17">
         <v>57.973643709118889</v>
       </c>
       <c r="C26" s="18">
         <v>0.95818490982884241</v>
       </c>
       <c r="D26" s="17">
         <v>12.334716205984932</v>
       </c>
       <c r="E26" s="18">
         <v>0.18152142883739403</v>
       </c>
       <c r="F26" s="19">
         <v>322276</v>
       </c>
       <c r="G26" s="19">
         <v>5502132</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="17">
         <v>39.141314767166136</v>
       </c>
       <c r="C27" s="18">
         <v>0.68063715710151318</v>
       </c>
       <c r="D27" s="17">
         <v>1.6331316800516134</v>
       </c>
       <c r="E27" s="18">
         <v>1.4676812012970631E-2</v>
       </c>
       <c r="F27" s="19">
         <v>654093</v>
       </c>
       <c r="G27" s="19">
         <v>5822470</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="17">
         <v>44.167401183229018</v>
       </c>
       <c r="C28" s="18">
         <v>1.1643659435822689</v>
       </c>
       <c r="D28" s="17">
         <v>27.794049558432651</v>
       </c>
       <c r="E28" s="18">
         <v>0.5604046986195661</v>
       </c>
       <c r="F28" s="19">
         <v>291575</v>
       </c>
       <c r="G28" s="19">
         <v>6041807</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="17">
         <v>37.773455866638173</v>
       </c>
       <c r="C29" s="18">
         <v>1.1475623946237326</v>
       </c>
       <c r="D29" s="17">
         <v>1.6383783334520672</v>
       </c>
       <c r="E29" s="18">
         <v>3.205813207950417E-2</v>
       </c>
       <c r="F29" s="19">
         <v>168444</v>
       </c>
       <c r="G29" s="19">
         <v>2476239</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="17">
         <v>55.97552468662775</v>
       </c>
       <c r="C30" s="18">
         <v>0.90284647430092102</v>
       </c>
       <c r="D30" s="17">
         <v>2.6711135570943578</v>
       </c>
       <c r="E30" s="18">
         <v>2.9026699919654095E-2</v>
       </c>
       <c r="F30" s="19">
         <v>430638</v>
       </c>
       <c r="G30" s="19">
         <v>3185230</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="21">
         <v>85.497844016784839</v>
       </c>
       <c r="C31" s="22">
         <v>1.6452032990884098</v>
       </c>
       <c r="D31" s="21">
         <v>13.016350745188829</v>
       </c>
       <c r="E31" s="22">
         <v>0.26334828534220805</v>
       </c>
       <c r="F31" s="23">
         <v>69110</v>
       </c>
       <c r="G31" s="23">
         <v>2482856</v>
       </c>
     </row>
-    <row r="32" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="19"/>
       <c r="C32" s="19"/>
       <c r="D32" s="19"/>
       <c r="E32" s="19"/>
       <c r="F32" s="19"/>
     </row>
-    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="8"/>
       <c r="D36" s="7"/>
       <c r="E36" s="8"/>
       <c r="F36" s="7"/>
       <c r="G36" s="8"/>
       <c r="H36" s="7"/>
       <c r="I36" s="8"/>
       <c r="J36" s="7"/>
       <c r="K36" s="8"/>
     </row>
-    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="7"/>
       <c r="C37" s="8"/>
       <c r="D37" s="7"/>
       <c r="E37" s="8"/>
       <c r="F37" s="7"/>
       <c r="G37" s="8"/>
       <c r="H37" s="7"/>
       <c r="I37" s="8"/>
       <c r="J37" s="7"/>
       <c r="K37" s="8"/>
     </row>
-    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C38" s="8"/>
       <c r="E38" s="8"/>
       <c r="G38" s="8"/>
       <c r="I38" s="8"/>
       <c r="K38" s="8"/>
     </row>
-    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...197 lines deleted...]
-    <row r="237" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="178" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="191" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="192" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="193" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="194" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="195" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="196" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="197" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="198" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="199" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="200" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="201" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="202" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="203" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="204" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="205" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="206" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="207" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="208" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="209" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="210" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="211" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="212" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="213" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="214" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="215" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="216" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="217" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="218" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="219" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="220" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="221" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="222" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="223" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="224" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="225" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="226" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="227" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="228" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="229" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="230" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="231" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="232" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="233" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="234" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="235" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="236" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="237" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <dimension ref="A1:K237"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="7.75" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="7.69921875" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11" style="6" customWidth="1"/>
-    <col min="2" max="2" width="8.375" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="16384" width="7.75" style="2"/>
+    <col min="2" max="2" width="8.3984375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.59765625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8.3984375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.59765625" style="2" customWidth="1"/>
+    <col min="6" max="7" width="9.59765625" style="2" customWidth="1"/>
+    <col min="8" max="12" width="7.69921875" style="2"/>
+    <col min="13" max="13" width="10.59765625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="7.69921875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>50</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="13"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="38" t="s">
         <v>71</v>
       </c>
       <c r="G3" s="40" t="s">
         <v>34</v>
       </c>
       <c r="H3" s="14"/>
     </row>
-    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15"/>
       <c r="B4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="41"/>
     </row>
-    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="33">
         <v>37.670615454784034</v>
       </c>
       <c r="C5" s="34">
         <v>0.66750261830518309</v>
       </c>
       <c r="D5" s="33">
         <v>4.137896687058384</v>
       </c>
       <c r="E5" s="34">
         <v>6.6431992439213911E-2</v>
       </c>
       <c r="F5" s="35">
         <v>7415102</v>
       </c>
       <c r="G5" s="35">
         <v>79229999</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="17">
         <v>23.030502215072001</v>
       </c>
       <c r="C6" s="18">
         <v>0.30226420776503593</v>
       </c>
       <c r="D6" s="17">
         <v>0.21132420887455322</v>
       </c>
       <c r="E6" s="18">
         <v>2.060532092787345E-3</v>
       </c>
       <c r="F6" s="19">
         <v>1261810</v>
       </c>
       <c r="G6" s="19">
         <v>3676775</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="17">
         <v>49.823341127804909</v>
       </c>
       <c r="C7" s="18">
         <v>0.7868089907868927</v>
       </c>
       <c r="D7" s="17">
         <v>2.286074203090295</v>
       </c>
       <c r="E7" s="18">
         <v>2.0306098737881761E-2</v>
       </c>
       <c r="F7" s="19">
         <v>955378</v>
       </c>
       <c r="G7" s="19">
         <v>18800915</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="17">
         <v>34.614130143686346</v>
       </c>
       <c r="C8" s="18">
         <v>0.5736741361764266</v>
       </c>
       <c r="D8" s="17">
         <v>4.0388350609334962</v>
       </c>
       <c r="E8" s="18">
         <v>0.12121861354096485</v>
       </c>
       <c r="F8" s="19">
         <v>354731</v>
       </c>
       <c r="G8" s="19">
         <v>4841509</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="17">
         <v>32.793660747370524</v>
       </c>
       <c r="C9" s="18">
         <v>0.57292705868939364</v>
       </c>
       <c r="D9" s="17">
         <v>8.5454493629393156</v>
       </c>
       <c r="E9" s="18">
         <v>0.22232990337200353</v>
       </c>
       <c r="F9" s="19">
         <v>35083</v>
       </c>
       <c r="G9" s="19">
         <v>503759</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="17">
         <v>45.615880696232786</v>
       </c>
       <c r="C10" s="18">
         <v>0.77212127451485046</v>
       </c>
       <c r="D10" s="17">
         <v>4.1753377111384005</v>
       </c>
       <c r="E10" s="18">
         <v>3.8973740523130546E-2</v>
       </c>
       <c r="F10" s="19">
         <v>135989</v>
       </c>
       <c r="G10" s="19">
         <v>953931</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="17">
         <v>48.067215487606298</v>
       </c>
       <c r="C11" s="18">
         <v>0.9287738978348713</v>
       </c>
       <c r="D11" s="17">
         <v>3.1662746517097884</v>
       </c>
       <c r="E11" s="18">
         <v>2.7139497014655324E-2</v>
       </c>
       <c r="F11" s="19">
         <v>33162</v>
       </c>
       <c r="G11" s="19">
         <v>664584</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="17">
         <v>26.165278375572829</v>
       </c>
       <c r="C12" s="18">
         <v>0.45826265285971091</v>
       </c>
       <c r="D12" s="17">
         <v>5.2538167455756133</v>
       </c>
       <c r="E12" s="18">
         <v>8.8614325138618125E-2</v>
       </c>
       <c r="F12" s="19">
         <v>39497</v>
       </c>
       <c r="G12" s="19">
         <v>141087</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="17">
         <v>36.100164417882404</v>
       </c>
       <c r="C13" s="18">
         <v>0.60286556880757891</v>
       </c>
       <c r="D13" s="17">
         <v>6.2113422240780851</v>
       </c>
       <c r="E13" s="18">
         <v>5.7415768457864655E-2</v>
       </c>
       <c r="F13" s="19">
         <v>38317</v>
       </c>
       <c r="G13" s="19">
         <v>463968</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="17">
         <v>35.295123712515675</v>
       </c>
       <c r="C14" s="18">
         <v>0.55300064611759336</v>
       </c>
       <c r="D14" s="17">
         <v>5.3019649576222871</v>
       </c>
       <c r="E14" s="18">
         <v>5.7010375888411687E-2</v>
       </c>
       <c r="F14" s="19">
         <v>105244</v>
       </c>
       <c r="G14" s="19">
         <v>493496</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="17">
         <v>34.680725465997277</v>
       </c>
       <c r="C15" s="18">
         <v>0.91462075190612557</v>
       </c>
       <c r="D15" s="17">
         <v>1.7871050455912485</v>
       </c>
       <c r="E15" s="18">
         <v>2.55614533283808E-2</v>
       </c>
       <c r="F15" s="19">
         <v>250377</v>
       </c>
       <c r="G15" s="19">
         <v>3935320</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="17">
         <v>23.014099822539503</v>
       </c>
       <c r="C16" s="18">
         <v>0.44870421498995466</v>
       </c>
       <c r="D16" s="17">
         <v>6.508636545543478</v>
       </c>
       <c r="E16" s="18">
         <v>6.8720465358821883E-2</v>
       </c>
       <c r="F16" s="19">
         <v>247379</v>
       </c>
       <c r="G16" s="19">
         <v>1978625</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="17">
         <v>53.270062596049328</v>
       </c>
       <c r="C17" s="18">
         <v>0.83479247990661465</v>
       </c>
       <c r="D17" s="17">
         <v>0.88346639679148398</v>
       </c>
       <c r="E17" s="18">
         <v>1.2851199177523252E-2</v>
       </c>
       <c r="F17" s="19">
         <v>186753</v>
       </c>
       <c r="G17" s="19">
         <v>1364080</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="17">
         <v>43.292512391398581</v>
       </c>
       <c r="C18" s="18">
         <v>0.78400331693711023</v>
       </c>
       <c r="D18" s="17">
         <v>3.0078588794029515</v>
       </c>
       <c r="E18" s="18">
         <v>3.6561693145624845E-2</v>
       </c>
       <c r="F18" s="19">
         <v>265305</v>
       </c>
       <c r="G18" s="19">
         <v>1699690</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="17">
         <v>21.035385157478181</v>
       </c>
       <c r="C19" s="18">
         <v>0.39843877053179377</v>
       </c>
       <c r="D19" s="17">
         <v>1.2549466037838131</v>
       </c>
       <c r="E19" s="18">
         <v>2.5749444354095513E-2</v>
       </c>
       <c r="F19" s="19">
         <v>73788</v>
       </c>
       <c r="G19" s="19">
         <v>366851</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="17">
         <v>26.9639105997237</v>
       </c>
       <c r="C20" s="18">
         <v>0.58477318748698925</v>
       </c>
       <c r="D20" s="17">
         <v>3.6988323460948886</v>
       </c>
       <c r="E20" s="18">
         <v>6.6236445184610443E-2</v>
       </c>
       <c r="F20" s="19">
         <v>52841</v>
       </c>
       <c r="G20" s="19">
         <v>571897</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="17">
         <v>42.045378934060814</v>
       </c>
       <c r="C21" s="18">
         <v>0.69199547541419915</v>
       </c>
       <c r="D21" s="17">
         <v>7.1528378468294633</v>
       </c>
       <c r="E21" s="18">
         <v>0.1596912635571229</v>
       </c>
       <c r="F21" s="19">
         <v>15029</v>
       </c>
       <c r="G21" s="19">
         <v>245623</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="17">
         <v>17.362544434539831</v>
       </c>
       <c r="C22" s="18">
         <v>0.30338628789876659</v>
       </c>
       <c r="D22" s="17">
         <v>3.307281052959651</v>
       </c>
       <c r="E22" s="18">
         <v>3.9666885343085864E-2</v>
       </c>
       <c r="F22" s="19">
         <v>458821</v>
       </c>
       <c r="G22" s="19">
         <v>2532190</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="17">
         <v>57.892067599514405</v>
       </c>
       <c r="C23" s="18">
         <v>1.4264264264264264</v>
       </c>
       <c r="D23" s="17">
         <v>0</v>
       </c>
       <c r="E23" s="18">
         <v>0</v>
       </c>
       <c r="F23" s="19">
         <v>187812</v>
       </c>
       <c r="G23" s="19">
         <v>4073795</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="17">
         <v>22.982150756827728</v>
       </c>
       <c r="C24" s="18">
         <v>0.43813548224985049</v>
       </c>
       <c r="D24" s="17">
         <v>4.5469827754007097</v>
       </c>
       <c r="E24" s="18">
         <v>8.1221399980889078E-2</v>
       </c>
       <c r="F24" s="19">
         <v>565122</v>
       </c>
       <c r="G24" s="19">
         <v>2779388</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="17">
         <v>34.537810437036974</v>
       </c>
       <c r="C25" s="18">
         <v>0.48416588690777668</v>
       </c>
       <c r="D25" s="17">
         <v>1.9625887422846793</v>
       </c>
       <c r="E25" s="18">
         <v>2.2748929083432769E-2</v>
       </c>
       <c r="F25" s="19">
         <v>232978</v>
       </c>
       <c r="G25" s="19">
         <v>2516115</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="17">
         <v>62.06665187180986</v>
       </c>
       <c r="C26" s="18">
         <v>0.95958190984931135</v>
       </c>
       <c r="D26" s="17">
         <v>12.479425251069761</v>
       </c>
       <c r="E26" s="18">
         <v>0.18347706224154584</v>
       </c>
       <c r="F26" s="19">
         <v>319931</v>
       </c>
       <c r="G26" s="19">
         <v>6003680</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="17">
         <v>44.529829374310687</v>
       </c>
       <c r="C27" s="18">
         <v>0.76678066427549729</v>
       </c>
       <c r="D27" s="17">
         <v>1.4998408976462119</v>
       </c>
       <c r="E27" s="18">
         <v>1.3438742504425517E-2</v>
       </c>
       <c r="F27" s="19">
         <v>647382</v>
       </c>
       <c r="G27" s="19">
         <v>6702263</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="17">
         <v>40.705406006056059</v>
       </c>
       <c r="C28" s="18">
         <v>1.1132872183793094</v>
       </c>
       <c r="D28" s="17">
         <v>29.558279162152402</v>
       </c>
       <c r="E28" s="18">
         <v>0.61637080867850103</v>
       </c>
       <c r="F28" s="19">
         <v>287976</v>
       </c>
       <c r="G28" s="19">
         <v>5662939</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="17">
         <v>30.721761658031088</v>
       </c>
       <c r="C29" s="18">
         <v>1.0642606158060866</v>
       </c>
       <c r="D29" s="17">
         <v>1.8663271990947532</v>
       </c>
       <c r="E29" s="18">
         <v>3.5733428622476325E-2</v>
       </c>
       <c r="F29" s="19">
         <v>167910</v>
       </c>
       <c r="G29" s="19">
         <v>2091369</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="17">
         <v>57.082228191185692</v>
       </c>
       <c r="C30" s="18">
         <v>0.92724311879381172</v>
       </c>
       <c r="D30" s="17">
         <v>5.1593253095489899</v>
       </c>
       <c r="E30" s="18">
         <v>5.2644386002676673E-2</v>
       </c>
       <c r="F30" s="19">
         <v>427396</v>
       </c>
       <c r="G30" s="19">
         <v>3590888</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="21">
         <v>87.687614884717263</v>
       </c>
       <c r="C31" s="22">
         <v>1.8207870779117397</v>
       </c>
       <c r="D31" s="21">
         <v>12.577180819498922</v>
       </c>
       <c r="E31" s="22">
         <v>0.23013127614305773</v>
       </c>
       <c r="F31" s="23">
         <v>69091</v>
       </c>
       <c r="G31" s="23">
         <v>2575262</v>
       </c>
     </row>
-    <row r="32" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="19"/>
       <c r="C32" s="19"/>
       <c r="D32" s="19"/>
       <c r="E32" s="19"/>
       <c r="F32" s="19"/>
     </row>
-    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8"/>
       <c r="D35" s="7"/>
       <c r="E35" s="8"/>
       <c r="F35" s="7"/>
       <c r="G35" s="8"/>
       <c r="H35" s="7"/>
       <c r="I35" s="8"/>
       <c r="J35" s="7"/>
       <c r="K35" s="8"/>
     </row>
-    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="7"/>
       <c r="C36" s="8"/>
       <c r="D36" s="7"/>
       <c r="E36" s="8"/>
       <c r="F36" s="7"/>
       <c r="G36" s="8"/>
       <c r="H36" s="7"/>
       <c r="I36" s="8"/>
       <c r="J36" s="7"/>
       <c r="K36" s="8"/>
     </row>
-    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C37" s="8"/>
       <c r="E37" s="8"/>
       <c r="G37" s="8"/>
       <c r="I37" s="8"/>
       <c r="K37" s="8"/>
     </row>
-    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...198 lines deleted...]
-    <row r="237" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="178" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="191" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="192" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="193" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="194" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="195" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="196" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="197" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="198" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="199" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="200" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="201" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="202" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="203" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="204" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="205" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="206" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="207" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="208" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="209" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="210" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="211" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="212" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="213" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="214" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="215" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="216" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="217" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="218" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="219" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="220" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="221" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="222" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="223" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="224" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="225" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="226" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="227" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="228" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="229" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="230" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="231" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="232" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="233" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="234" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="235" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="236" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="237" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6C3E860-1ABF-4A58-9583-67DE38BA2A84}">
   <dimension ref="A1:K190"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="7.75" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="7.69921875" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11" style="6" customWidth="1"/>
-    <col min="2" max="2" width="8.375" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="16384" width="7.75" style="2"/>
+    <col min="2" max="2" width="8.3984375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.59765625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8.3984375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.59765625" style="2" customWidth="1"/>
+    <col min="6" max="7" width="9.59765625" style="2" customWidth="1"/>
+    <col min="8" max="12" width="7.69921875" style="2"/>
+    <col min="13" max="13" width="10.59765625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="7.69921875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>84</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="13"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="38" t="s">
         <v>72</v>
       </c>
       <c r="G3" s="40" t="s">
         <v>34</v>
       </c>
       <c r="H3" s="14"/>
     </row>
-    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15"/>
       <c r="B4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="41"/>
     </row>
-    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="33">
         <v>40.452359152037275</v>
       </c>
       <c r="C5" s="34">
         <v>0.51413434275425651</v>
       </c>
       <c r="D5" s="33">
         <v>2.1729262180506028</v>
       </c>
       <c r="E5" s="34">
         <v>2.8920151816457414E-2</v>
       </c>
       <c r="F5" s="35">
         <v>8789726</v>
       </c>
       <c r="G5" s="35">
         <v>24928600</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="17">
         <v>37.227036960420129</v>
       </c>
       <c r="C6" s="18">
         <v>0.37096215373798624</v>
       </c>
       <c r="D6" s="17">
         <v>0.87381585874980305</v>
       </c>
       <c r="E6" s="18">
         <v>6.7253458429036069E-3</v>
       </c>
       <c r="F6" s="19">
         <v>1575902</v>
       </c>
       <c r="G6" s="19">
         <v>4463413</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="17">
         <v>26.848122647536872</v>
       </c>
       <c r="C7" s="18">
         <v>0.31307457706842984</v>
       </c>
       <c r="D7" s="17">
         <v>0.71558373699810962</v>
       </c>
       <c r="E7" s="18">
         <v>9.9344042748505772E-3</v>
       </c>
       <c r="F7" s="19">
         <v>1050229</v>
       </c>
       <c r="G7" s="19">
         <v>2988060</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="17">
         <v>20.541774840689168</v>
       </c>
       <c r="C8" s="18">
         <v>0.28510738730233653</v>
       </c>
       <c r="D8" s="17">
         <v>1.4387665807476149</v>
       </c>
       <c r="E8" s="18">
         <v>2.5751871183417704E-2</v>
       </c>
       <c r="F8" s="19">
         <v>423700</v>
       </c>
       <c r="G8" s="19">
         <v>1199038</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="17">
         <v>29.947399495464548</v>
       </c>
       <c r="C9" s="18">
         <v>0.39987118243787234</v>
       </c>
       <c r="D9" s="17">
         <v>2.5153490384875448</v>
       </c>
       <c r="E9" s="18">
         <v>6.7616909636761965E-2</v>
       </c>
       <c r="F9" s="19">
         <v>37262</v>
       </c>
       <c r="G9" s="19">
         <v>105682</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="17">
         <v>29.485520069318166</v>
       </c>
       <c r="C10" s="18">
         <v>0.47717259979741522</v>
       </c>
       <c r="D10" s="17">
         <v>0.60725019934981295</v>
       </c>
       <c r="E10" s="18">
         <v>6.1338403974728574E-3</v>
       </c>
       <c r="F10" s="19">
         <v>163882</v>
       </c>
       <c r="G10" s="19">
         <v>466945</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="17">
         <v>19.707577291488203</v>
       </c>
       <c r="C11" s="18">
         <v>0.27516029385042701</v>
       </c>
       <c r="D11" s="17">
         <v>1.9830375782881002</v>
       </c>
       <c r="E11" s="18">
         <v>4.1753653444676408E-2</v>
       </c>
       <c r="F11" s="19">
         <v>38523</v>
       </c>
       <c r="G11" s="19">
         <v>109641</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="17">
         <v>22.418040407247002</v>
       </c>
       <c r="C12" s="18">
         <v>0.26076506201673433</v>
       </c>
       <c r="D12" s="17">
         <v>0.64751659418631269</v>
       </c>
       <c r="E12" s="18">
         <v>6.8665598535133897E-3</v>
       </c>
       <c r="F12" s="19">
         <v>44101</v>
       </c>
       <c r="G12" s="19">
         <v>125214</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="17">
         <v>33.21610210384096</v>
       </c>
       <c r="C13" s="18">
         <v>0.38361320208453964</v>
       </c>
       <c r="D13" s="17">
         <v>2.0670200865716648</v>
       </c>
       <c r="E13" s="18">
         <v>1.7022518360001945E-2</v>
       </c>
       <c r="F13" s="19">
         <v>41448</v>
       </c>
       <c r="G13" s="19">
         <v>117500</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="17">
         <v>15.956081781930219</v>
       </c>
       <c r="C14" s="18">
         <v>0.28582185307834745</v>
       </c>
       <c r="D14" s="17">
         <v>1.9268793858798898</v>
       </c>
       <c r="E14" s="18">
         <v>2.0160508665141706E-2</v>
       </c>
       <c r="F14" s="19">
         <v>130151</v>
       </c>
       <c r="G14" s="19">
         <v>370235</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="17">
         <v>33.234120780673166</v>
       </c>
       <c r="C15" s="18">
         <v>0.55135343137844373</v>
       </c>
       <c r="D15" s="17">
         <v>1.6818882478020605</v>
       </c>
       <c r="E15" s="18">
         <v>1.8887352176005751E-2</v>
       </c>
       <c r="F15" s="19">
         <v>332636</v>
       </c>
       <c r="G15" s="19">
         <v>940825</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="17">
         <v>27.399962400547675</v>
       </c>
       <c r="C16" s="18">
         <v>0.41111099287383968</v>
       </c>
       <c r="D16" s="17">
         <v>3.5245274648214866</v>
       </c>
       <c r="E16" s="18">
         <v>3.4704457555017297E-2</v>
       </c>
       <c r="F16" s="19">
         <v>281919</v>
       </c>
       <c r="G16" s="19">
         <v>799437</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="17">
         <v>58.026854922385205</v>
       </c>
       <c r="C17" s="18">
         <v>0.91754318149451719</v>
       </c>
       <c r="D17" s="17">
         <v>0.4337700368341037</v>
       </c>
       <c r="E17" s="18">
         <v>6.6321793341291941E-3</v>
       </c>
       <c r="F17" s="19">
         <v>196612</v>
       </c>
       <c r="G17" s="19">
         <v>559220</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="17">
         <v>24.968767117694892</v>
       </c>
       <c r="C18" s="18">
         <v>0.42460389016096167</v>
       </c>
       <c r="D18" s="17">
         <v>0.67041322766343892</v>
       </c>
       <c r="E18" s="18">
         <v>8.8932366934945974E-3</v>
       </c>
       <c r="F18" s="19">
         <v>293921</v>
       </c>
       <c r="G18" s="19">
         <v>835300</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="17">
         <v>29.638896418427596</v>
       </c>
       <c r="C19" s="18">
         <v>0.55509068838316578</v>
       </c>
       <c r="D19" s="17">
         <v>1.3281305935419203</v>
       </c>
       <c r="E19" s="18">
         <v>2.1479200973723776E-2</v>
       </c>
       <c r="F19" s="19">
         <v>84851</v>
       </c>
       <c r="G19" s="19">
         <v>239607</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="17">
         <v>33.527476675834549</v>
       </c>
       <c r="C20" s="18">
         <v>0.42244153229430692</v>
       </c>
       <c r="D20" s="17">
         <v>0.24329584775086505</v>
       </c>
       <c r="E20" s="18">
         <v>5.4065743944636683E-3</v>
       </c>
       <c r="F20" s="19">
         <v>55629</v>
       </c>
       <c r="G20" s="19">
         <v>158564</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="17">
         <v>22.30980751604033</v>
       </c>
       <c r="C21" s="18">
         <v>0.34219370608004884</v>
       </c>
       <c r="D21" s="17">
         <v>0.39816232771822357</v>
       </c>
       <c r="E21" s="18">
         <v>1.2251148545176109E-2</v>
       </c>
       <c r="F21" s="19">
         <v>16365</v>
       </c>
       <c r="G21" s="19">
         <v>46669</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="17">
         <v>16.158791293565031</v>
       </c>
       <c r="C22" s="18">
         <v>0.25714726538169225</v>
       </c>
       <c r="D22" s="17">
         <v>0.70700741326289607</v>
       </c>
       <c r="E22" s="18">
         <v>8.8689231006526363E-3</v>
       </c>
       <c r="F22" s="19">
         <v>524991</v>
       </c>
       <c r="G22" s="19">
         <v>1481218</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="17">
         <v>47.648575608062878</v>
       </c>
       <c r="C23" s="18">
         <v>0.82860188927181211</v>
       </c>
       <c r="D23" s="17">
         <v>0.13090764291580598</v>
       </c>
       <c r="E23" s="18">
         <v>1.9909907667803191E-3</v>
       </c>
       <c r="F23" s="19">
         <v>201665</v>
       </c>
       <c r="G23" s="19">
         <v>574453</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="17">
         <v>19.577536634870807</v>
       </c>
       <c r="C24" s="18">
         <v>0.4424978616132047</v>
       </c>
       <c r="D24" s="17">
         <v>3.7506354028496856</v>
       </c>
       <c r="E24" s="18">
         <v>5.1773565529930253E-2</v>
       </c>
       <c r="F24" s="19">
         <v>708478</v>
       </c>
       <c r="G24" s="19">
         <v>2005649</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="17">
         <v>25.450740000207915</v>
       </c>
       <c r="C25" s="18">
         <v>0.37389848950554611</v>
       </c>
       <c r="D25" s="17">
         <v>0.56783429661635154</v>
       </c>
       <c r="E25" s="18">
         <v>9.1184557544470007E-3</v>
       </c>
       <c r="F25" s="19">
         <v>288581</v>
       </c>
       <c r="G25" s="19">
         <v>815752</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="17">
         <v>56.052799886901816</v>
       </c>
       <c r="C26" s="18">
         <v>0.60309606276949179</v>
       </c>
       <c r="D26" s="17">
         <v>10.628738122451765</v>
       </c>
       <c r="E26" s="18">
         <v>0.16490671397783427</v>
       </c>
       <c r="F26" s="19">
         <v>353675</v>
       </c>
       <c r="G26" s="19">
         <v>1004645</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="17">
         <v>82.604243810353594</v>
       </c>
       <c r="C27" s="18">
         <v>0.86304121590551564</v>
       </c>
       <c r="D27" s="17">
         <v>1.0008726631849643</v>
       </c>
       <c r="E27" s="18">
         <v>5.980488959895329E-3</v>
       </c>
       <c r="F27" s="19">
         <v>826380</v>
       </c>
       <c r="G27" s="19">
         <v>2347629</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="17">
         <v>56.281220909466747</v>
       </c>
       <c r="C28" s="18">
         <v>0.80940234158578728</v>
       </c>
       <c r="D28" s="17">
         <v>6.8689323150814339</v>
       </c>
       <c r="E28" s="18">
         <v>0.15137202235298133</v>
       </c>
       <c r="F28" s="19">
         <v>355571</v>
       </c>
       <c r="G28" s="19">
         <v>1007577</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="17">
         <v>33.727455636728422</v>
       </c>
       <c r="C29" s="18">
         <v>0.57469635742259451</v>
       </c>
       <c r="D29" s="17">
         <v>0.41091532894811583</v>
       </c>
       <c r="E29" s="18">
         <v>7.3844336139418107E-3</v>
       </c>
       <c r="F29" s="19">
         <v>176441</v>
       </c>
       <c r="G29" s="19">
         <v>502538</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="17">
         <v>94.875195932404296</v>
       </c>
       <c r="C30" s="18">
         <v>1.0619341355189382</v>
       </c>
       <c r="D30" s="17">
         <v>6.1234106266868933</v>
       </c>
       <c r="E30" s="18">
         <v>4.826730235032211E-2</v>
       </c>
       <c r="F30" s="19">
         <v>512932</v>
       </c>
       <c r="G30" s="19">
         <v>1453270</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="21">
         <v>61.66382425792829</v>
       </c>
       <c r="C31" s="22">
         <v>0.74579391183118793</v>
       </c>
       <c r="D31" s="21">
         <v>4.1749013866861864</v>
       </c>
       <c r="E31" s="22">
         <v>5.1509359792878157E-2</v>
       </c>
       <c r="F31" s="23">
         <v>73881</v>
       </c>
       <c r="G31" s="23">
         <v>210519</v>
       </c>
     </row>
-    <row r="32" spans="1:7" s="26" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:7" s="26" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
     </row>
-    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="26"/>
       <c r="C33" s="26"/>
       <c r="D33" s="26"/>
       <c r="E33" s="26"/>
       <c r="F33" s="26"/>
       <c r="G33" s="26"/>
     </row>
-    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8"/>
       <c r="D35" s="7"/>
       <c r="E35" s="8"/>
       <c r="F35" s="7"/>
       <c r="G35" s="8"/>
       <c r="H35" s="7"/>
       <c r="I35" s="8"/>
       <c r="J35" s="7"/>
       <c r="K35" s="8"/>
     </row>
-    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="7"/>
       <c r="C36" s="8"/>
       <c r="D36" s="7"/>
       <c r="E36" s="8"/>
       <c r="F36" s="7"/>
       <c r="G36" s="8"/>
       <c r="H36" s="7"/>
       <c r="I36" s="8"/>
       <c r="J36" s="7"/>
       <c r="K36" s="8"/>
     </row>
-    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C37" s="8"/>
       <c r="E37" s="8"/>
       <c r="G37" s="8"/>
       <c r="I37" s="8"/>
       <c r="K37" s="8"/>
     </row>
-    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...151 lines deleted...]
-    <row r="190" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="178" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K190"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="7.75" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="7.69921875" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11" style="6" customWidth="1"/>
-    <col min="2" max="2" width="8.375" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="16384" width="7.75" style="2"/>
+    <col min="2" max="2" width="8.3984375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.59765625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8.3984375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.59765625" style="2" customWidth="1"/>
+    <col min="6" max="7" width="9.59765625" style="2" customWidth="1"/>
+    <col min="8" max="12" width="7.69921875" style="2"/>
+    <col min="13" max="13" width="10.59765625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="7.69921875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>83</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="13"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="38" t="s">
         <v>72</v>
       </c>
       <c r="G3" s="40" t="s">
         <v>34</v>
       </c>
       <c r="H3" s="14"/>
     </row>
-    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15"/>
       <c r="B4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="41"/>
     </row>
-    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="33">
         <v>40.325294349442849</v>
       </c>
       <c r="C5" s="34">
         <v>0.53084137451596602</v>
       </c>
       <c r="D5" s="33">
         <v>2.262520297736462</v>
       </c>
       <c r="E5" s="34">
         <v>3.021645374238351E-2</v>
       </c>
       <c r="F5" s="35">
         <v>8717105</v>
       </c>
       <c r="G5" s="35">
         <v>24756601</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="17">
         <v>24.065164758162968</v>
       </c>
       <c r="C6" s="18">
         <v>0.30814894143056432</v>
       </c>
       <c r="D6" s="17">
         <v>0.2533162360096794</v>
       </c>
       <c r="E6" s="18">
         <v>2.3698837732136521E-3</v>
       </c>
       <c r="F6" s="19">
         <v>1561258</v>
       </c>
       <c r="G6" s="19">
         <v>4435541</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="17">
         <v>31.98657900191715</v>
       </c>
       <c r="C7" s="18">
         <v>0.3501877506884829</v>
       </c>
       <c r="D7" s="17">
         <v>0.80396077056588855</v>
       </c>
       <c r="E7" s="18">
         <v>1.1271727927234309E-2</v>
       </c>
       <c r="F7" s="19">
         <v>1046867</v>
       </c>
       <c r="G7" s="19">
         <v>2978490</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="17">
         <v>18.08294010067074</v>
       </c>
       <c r="C8" s="18">
         <v>0.26276446337153991</v>
       </c>
       <c r="D8" s="17">
         <v>1.371525583768691</v>
       </c>
       <c r="E8" s="18">
         <v>2.3128995414736273E-2</v>
       </c>
       <c r="F8" s="19">
         <v>419387</v>
       </c>
       <c r="G8" s="19">
         <v>1188810</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="17">
         <v>32.853704054309901</v>
       </c>
       <c r="C9" s="18">
         <v>0.42192951613339469</v>
       </c>
       <c r="D9" s="17">
         <v>5.1713412490195552</v>
       </c>
       <c r="E9" s="18">
         <v>0.10818705541881914</v>
       </c>
       <c r="F9" s="19">
         <v>36973</v>
       </c>
       <c r="G9" s="19">
         <v>105131</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="17">
         <v>38.278531558608847</v>
       </c>
       <c r="C10" s="18">
         <v>0.50726860087100534</v>
       </c>
       <c r="D10" s="17">
         <v>0.82316138134085748</v>
       </c>
       <c r="E10" s="18">
         <v>7.3606084769674302E-3</v>
       </c>
       <c r="F10" s="19">
         <v>163030</v>
       </c>
       <c r="G10" s="19">
         <v>463012</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="17">
         <v>21.559185803757828</v>
       </c>
       <c r="C11" s="18">
         <v>0.28183716075156579</v>
       </c>
       <c r="D11" s="17">
         <v>1.4885177453027141</v>
       </c>
       <c r="E11" s="18">
         <v>3.6534446764091857E-2</v>
       </c>
       <c r="F11" s="19">
         <v>38320</v>
       </c>
       <c r="G11" s="19">
         <v>108811</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="17">
         <v>25.449828336003662</v>
       </c>
       <c r="C12" s="18">
         <v>0.29297322041657131</v>
       </c>
       <c r="D12" s="17">
         <v>1.20771343556878</v>
       </c>
       <c r="E12" s="18">
         <v>1.1444266422522316E-2</v>
       </c>
       <c r="F12" s="19">
         <v>43690</v>
       </c>
       <c r="G12" s="19">
         <v>124264</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="17">
         <v>33.420067117358109</v>
       </c>
       <c r="C13" s="18">
         <v>0.39638149895433106</v>
       </c>
       <c r="D13" s="17">
         <v>0.82680803462866592</v>
       </c>
       <c r="E13" s="18">
         <v>7.2953650114294059E-3</v>
       </c>
       <c r="F13" s="19">
         <v>41122</v>
       </c>
       <c r="G13" s="19">
         <v>116643</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="17">
         <v>15.280890163997984</v>
       </c>
       <c r="C14" s="18">
         <v>0.2636374210056992</v>
       </c>
       <c r="D14" s="17">
         <v>2.9015624394215487</v>
       </c>
       <c r="E14" s="18">
         <v>2.2486721203427287E-2</v>
       </c>
       <c r="F14" s="19">
         <v>128965</v>
       </c>
       <c r="G14" s="19">
         <v>367750</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="17">
         <v>33.235683691685303</v>
       </c>
       <c r="C15" s="18">
         <v>0.58276620504353238</v>
       </c>
       <c r="D15" s="17">
         <v>1.1985852763950746</v>
       </c>
       <c r="E15" s="18">
         <v>1.4013196775746202E-2</v>
       </c>
       <c r="F15" s="19">
         <v>328262</v>
       </c>
       <c r="G15" s="19">
         <v>929400</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="17">
         <v>28.640676486477783</v>
       </c>
       <c r="C16" s="18">
         <v>0.44114016665295186</v>
       </c>
       <c r="D16" s="17">
         <v>3.0082897142427809</v>
       </c>
       <c r="E16" s="18">
         <v>3.2557790077387364E-2</v>
       </c>
       <c r="F16" s="19">
         <v>279503</v>
       </c>
       <c r="G16" s="19">
         <v>792247</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="17">
         <v>60.865152489107921</v>
       </c>
       <c r="C17" s="18">
         <v>0.97033885334720982</v>
       </c>
       <c r="D17" s="17">
         <v>0.57789749711755278</v>
       </c>
       <c r="E17" s="18">
         <v>8.1626822573897789E-3</v>
       </c>
       <c r="F17" s="19">
         <v>196014</v>
       </c>
       <c r="G17" s="19">
         <v>561744</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="17">
         <v>25.614591065033505</v>
       </c>
       <c r="C18" s="18">
         <v>0.43371631259042887</v>
       </c>
       <c r="D18" s="17">
         <v>0.47886659118817065</v>
       </c>
       <c r="E18" s="18">
         <v>5.8148086072849292E-3</v>
       </c>
       <c r="F18" s="19">
         <v>292357</v>
       </c>
       <c r="G18" s="19">
         <v>830814</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="17">
         <v>32.221080642466767</v>
       </c>
       <c r="C19" s="18">
         <v>0.61215722775112769</v>
       </c>
       <c r="D19" s="17">
         <v>1.3329037493138589</v>
       </c>
       <c r="E19" s="18">
         <v>2.3865778859693088E-2</v>
       </c>
       <c r="F19" s="19">
         <v>83802</v>
       </c>
       <c r="G19" s="19">
         <v>237298</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="17">
         <v>37.718966262975776</v>
       </c>
       <c r="C20" s="18">
         <v>0.4595588235294118</v>
       </c>
       <c r="D20" s="17">
         <v>0</v>
       </c>
       <c r="E20" s="18">
         <v>0</v>
       </c>
       <c r="F20" s="19">
         <v>55488</v>
       </c>
       <c r="G20" s="19">
         <v>157926</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="17">
         <v>21.558958652373661</v>
       </c>
       <c r="C21" s="18">
         <v>0.32465543644716688</v>
       </c>
       <c r="D21" s="17">
         <v>1.3169984686064318</v>
       </c>
       <c r="E21" s="18">
         <v>2.4502297090352218E-2</v>
       </c>
       <c r="F21" s="19">
         <v>16325</v>
       </c>
       <c r="G21" s="19">
         <v>46522</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="17">
         <v>16.465122959906683</v>
       </c>
       <c r="C22" s="18">
         <v>0.27667184020514202</v>
       </c>
       <c r="D22" s="17">
         <v>1.1393674144197121</v>
       </c>
       <c r="E22" s="18">
         <v>1.3496187327080101E-2</v>
       </c>
       <c r="F22" s="19">
         <v>518665</v>
       </c>
       <c r="G22" s="19">
         <v>1469081</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="17">
         <v>51.194345586222347</v>
       </c>
       <c r="C23" s="18">
         <v>0.86259674970757327</v>
       </c>
       <c r="D23" s="17">
         <v>0.17421169209327791</v>
       </c>
       <c r="E23" s="18">
         <v>1.4932430750852392E-3</v>
       </c>
       <c r="F23" s="19">
         <v>200905</v>
       </c>
       <c r="G23" s="19">
         <v>571341</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="17">
         <v>18.995097913368419</v>
       </c>
       <c r="C24" s="18">
         <v>0.44670745796072059</v>
       </c>
       <c r="D24" s="17">
         <v>2.8877882846262461</v>
       </c>
       <c r="E24" s="18">
         <v>4.5497981829332651E-2</v>
       </c>
       <c r="F24" s="19">
         <v>701130</v>
       </c>
       <c r="G24" s="19">
         <v>1981807</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="17">
         <v>24.287269934347119</v>
       </c>
       <c r="C25" s="18">
         <v>0.37245384658548902</v>
       </c>
       <c r="D25" s="17">
         <v>0.8830873688345211</v>
       </c>
       <c r="E25" s="18">
         <v>1.2976263958251502E-2</v>
       </c>
       <c r="F25" s="19">
         <v>285136</v>
       </c>
       <c r="G25" s="19">
         <v>807800</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="17">
         <v>61.401846386552712</v>
       </c>
       <c r="C26" s="18">
         <v>0.6909022671829953</v>
       </c>
       <c r="D26" s="17">
         <v>11.322378409730634</v>
       </c>
       <c r="E26" s="18">
         <v>0.18253467305822346</v>
       </c>
       <c r="F26" s="19">
         <v>351714</v>
       </c>
       <c r="G26" s="19">
         <v>1002182</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="17">
         <v>91.941996580136717</v>
       </c>
       <c r="C27" s="18">
         <v>0.9024435789686952</v>
       </c>
       <c r="D27" s="17">
         <v>1.15990484920014</v>
       </c>
       <c r="E27" s="18">
         <v>7.2009969108943767E-3</v>
       </c>
       <c r="F27" s="19">
         <v>819331</v>
       </c>
       <c r="G27" s="19">
         <v>2326417</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="17">
         <v>51.746198627408582</v>
       </c>
       <c r="C28" s="18">
         <v>0.94379886869330654</v>
       </c>
       <c r="D28" s="17">
         <v>6.3044313305942206</v>
       </c>
       <c r="E28" s="18">
         <v>0.1476730819571378</v>
       </c>
       <c r="F28" s="19">
         <v>351452</v>
       </c>
       <c r="G28" s="19">
         <v>995092</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="17">
         <v>35.683843995319407</v>
       </c>
       <c r="C29" s="18">
         <v>0.61347602331208884</v>
       </c>
       <c r="D29" s="17">
         <v>0.76656101246265185</v>
       </c>
       <c r="E29" s="18">
         <v>1.1928700453290617E-2</v>
       </c>
       <c r="F29" s="19">
         <v>176046</v>
       </c>
       <c r="G29" s="19">
         <v>502236</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="17">
         <v>101.87602789653066</v>
       </c>
       <c r="C30" s="18">
         <v>1.118225339348687</v>
       </c>
       <c r="D30" s="17">
         <v>9.8862625347229063</v>
       </c>
       <c r="E30" s="18">
         <v>7.5848617979077604E-2</v>
       </c>
       <c r="F30" s="19">
         <v>507590</v>
       </c>
       <c r="G30" s="19">
         <v>1445778</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="21">
         <v>60.810879318992043</v>
       </c>
       <c r="C31" s="22">
         <v>0.78212896317080771</v>
       </c>
       <c r="D31" s="21">
         <v>3.2839250132162174</v>
       </c>
       <c r="E31" s="22">
         <v>4.0665284047009066E-2</v>
       </c>
       <c r="F31" s="23">
         <v>73773</v>
       </c>
       <c r="G31" s="23">
         <v>210464</v>
       </c>
     </row>
-    <row r="32" spans="1:7" s="26" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:7" s="26" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
     </row>
-    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="26"/>
       <c r="C33" s="26"/>
       <c r="D33" s="26"/>
       <c r="E33" s="26"/>
       <c r="F33" s="26"/>
       <c r="G33" s="26"/>
     </row>
-    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8"/>
       <c r="D35" s="7"/>
       <c r="E35" s="8"/>
       <c r="F35" s="7"/>
       <c r="G35" s="8"/>
       <c r="H35" s="7"/>
       <c r="I35" s="8"/>
       <c r="J35" s="7"/>
       <c r="K35" s="8"/>
     </row>
-    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="7"/>
       <c r="C36" s="8"/>
       <c r="D36" s="7"/>
       <c r="E36" s="8"/>
       <c r="F36" s="7"/>
       <c r="G36" s="8"/>
       <c r="H36" s="7"/>
       <c r="I36" s="8"/>
       <c r="J36" s="7"/>
       <c r="K36" s="8"/>
     </row>
-    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C37" s="8"/>
       <c r="E37" s="8"/>
       <c r="G37" s="8"/>
       <c r="I37" s="8"/>
       <c r="K37" s="8"/>
     </row>
-    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...151 lines deleted...]
-    <row r="190" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="178" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:K190"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="7.75" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="7.69921875" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11" style="6" customWidth="1"/>
-    <col min="2" max="2" width="8.375" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="16384" width="7.75" style="2"/>
+    <col min="2" max="2" width="8.3984375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.59765625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8.3984375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.59765625" style="2" customWidth="1"/>
+    <col min="6" max="7" width="9.59765625" style="2" customWidth="1"/>
+    <col min="8" max="12" width="7.69921875" style="2"/>
+    <col min="13" max="13" width="10.59765625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="7.69921875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>81</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="13"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="38" t="s">
         <v>72</v>
       </c>
       <c r="G3" s="40" t="s">
         <v>34</v>
       </c>
       <c r="H3" s="14"/>
     </row>
-    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15"/>
       <c r="B4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="41"/>
     </row>
-    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="33">
         <v>42.040727925373169</v>
       </c>
       <c r="C5" s="34">
         <v>0.5470404909557558</v>
       </c>
       <c r="D5" s="33">
         <v>2.4881559096016947</v>
       </c>
       <c r="E5" s="34">
         <v>3.2847616866690903E-2</v>
       </c>
       <c r="F5" s="35">
         <v>8655118</v>
       </c>
       <c r="G5" s="35">
         <v>24684199</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="17">
         <v>35.336104254205068</v>
       </c>
       <c r="C6" s="18">
         <v>0.3849755085932724</v>
       </c>
       <c r="D6" s="17">
         <v>2.186041832715567E-2</v>
       </c>
       <c r="E6" s="18">
         <v>1.9345502944385546E-4</v>
       </c>
       <c r="F6" s="19">
         <v>1550748</v>
       </c>
       <c r="G6" s="19">
         <v>4415016</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="17">
         <v>32.525651645363794</v>
       </c>
       <c r="C7" s="18">
         <v>0.36316501957716396</v>
       </c>
       <c r="D7" s="17">
         <v>0.94788850412059988</v>
       </c>
       <c r="E7" s="18">
         <v>1.2271679647802793E-2</v>
       </c>
       <c r="F7" s="19">
         <v>1043052</v>
       </c>
       <c r="G7" s="19">
         <v>2981465</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="17">
         <v>19.051896615574034</v>
       </c>
       <c r="C8" s="18">
         <v>0.26548289511020906</v>
       </c>
       <c r="D8" s="17">
         <v>1.7398267627919952</v>
       </c>
       <c r="E8" s="18">
         <v>2.6692573693146017E-2</v>
       </c>
       <c r="F8" s="19">
         <v>415846</v>
       </c>
       <c r="G8" s="19">
         <v>1184929</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="17">
         <v>36.43282324481531</v>
       </c>
       <c r="C9" s="18">
         <v>0.46478758391998043</v>
       </c>
       <c r="D9" s="17">
         <v>3.8215868011198393</v>
       </c>
       <c r="E9" s="18">
         <v>9.2413905574732946E-2</v>
       </c>
       <c r="F9" s="19">
         <v>36791</v>
       </c>
       <c r="G9" s="19">
         <v>105273</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="17">
         <v>28.625530754306471</v>
       </c>
       <c r="C10" s="18">
         <v>0.42274386804440672</v>
       </c>
       <c r="D10" s="17">
         <v>1.0822738909172054</v>
       </c>
       <c r="E10" s="18">
         <v>9.9177447048541152E-3</v>
       </c>
       <c r="F10" s="19">
         <v>161327</v>
       </c>
       <c r="G10" s="19">
         <v>460296</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="17">
         <v>22.840619331773613</v>
       </c>
       <c r="C11" s="18">
         <v>0.30756289266843667</v>
       </c>
       <c r="D11" s="17">
         <v>2.0094108987671198</v>
       </c>
       <c r="E11" s="18">
         <v>4.9946110775216213E-2</v>
       </c>
       <c r="F11" s="19">
         <v>38041</v>
       </c>
       <c r="G11" s="19">
         <v>108792</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="17">
         <v>14.228486852755486</v>
       </c>
       <c r="C12" s="18">
         <v>0.21738627691311488</v>
       </c>
       <c r="D12" s="17">
         <v>1.0175527855507505</v>
       </c>
       <c r="E12" s="18">
         <v>1.1563099835803982E-2</v>
       </c>
       <c r="F12" s="19">
         <v>43241</v>
       </c>
       <c r="G12" s="19">
         <v>123584</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="17">
         <v>37.293267933782957</v>
       </c>
       <c r="C13" s="18">
         <v>0.44635193133047207</v>
       </c>
       <c r="D13" s="17">
         <v>2.1741263028816675</v>
       </c>
       <c r="E13" s="18">
         <v>2.4524831391784178E-2</v>
       </c>
       <c r="F13" s="19">
         <v>40775</v>
       </c>
       <c r="G13" s="19">
         <v>116422</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="17">
         <v>15.323537678398552</v>
       </c>
       <c r="C14" s="18">
         <v>0.27638112488679301</v>
       </c>
       <c r="D14" s="17">
         <v>3.0401923737547234</v>
       </c>
       <c r="E14" s="18">
         <v>2.7325817432310048E-2</v>
       </c>
       <c r="F14" s="19">
         <v>128084</v>
       </c>
       <c r="G14" s="19">
         <v>366108</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="17">
         <v>34.382543877774452</v>
       </c>
       <c r="C15" s="18">
         <v>0.6094006840337638</v>
       </c>
       <c r="D15" s="17">
         <v>1.5376881632552359</v>
       </c>
       <c r="E15" s="18">
         <v>1.8195668197364401E-2</v>
       </c>
       <c r="F15" s="19">
         <v>324253</v>
       </c>
       <c r="G15" s="19">
         <v>922952</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="17">
         <v>31.136380034343929</v>
       </c>
       <c r="C16" s="18">
         <v>0.44012179107923632</v>
       </c>
       <c r="D16" s="17">
         <v>3.0535541638407482</v>
       </c>
       <c r="E16" s="18">
         <v>3.1385734281879969E-2</v>
       </c>
       <c r="F16" s="19">
         <v>277196</v>
       </c>
       <c r="G16" s="19">
         <v>789475</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="17">
         <v>60.678314506917118</v>
       </c>
       <c r="C17" s="18">
         <v>0.9823581672801116</v>
       </c>
       <c r="D17" s="17">
         <v>1.0056352328975757</v>
       </c>
       <c r="E17" s="18">
         <v>1.42150019037949E-2</v>
       </c>
       <c r="F17" s="19">
         <v>196975</v>
       </c>
       <c r="G17" s="19">
         <v>561728</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="17">
         <v>26.823762805534813</v>
       </c>
       <c r="C18" s="18">
         <v>0.44288137867906413</v>
       </c>
       <c r="D18" s="17">
         <v>0.48176684549393145</v>
       </c>
       <c r="E18" s="18">
         <v>6.194145156350547E-3</v>
       </c>
       <c r="F18" s="19">
         <v>290597</v>
       </c>
       <c r="G18" s="19">
         <v>830265</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="17">
         <v>32.221711819245009</v>
       </c>
       <c r="C19" s="18">
         <v>0.61851195428075378</v>
       </c>
       <c r="D19" s="17">
         <v>1.2358182322373736</v>
       </c>
       <c r="E19" s="18">
         <v>2.1702173834412416E-2</v>
       </c>
       <c r="F19" s="19">
         <v>82941</v>
       </c>
       <c r="G19" s="19">
         <v>236194</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="17">
         <v>36.083172321638166</v>
       </c>
       <c r="C20" s="18">
         <v>0.44421170479784761</v>
       </c>
       <c r="D20" s="17">
         <v>0.60672818216291369</v>
       </c>
       <c r="E20" s="18">
         <v>7.222954549558497E-3</v>
       </c>
       <c r="F20" s="19">
         <v>55379</v>
       </c>
       <c r="G20" s="19">
         <v>159030</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="17">
         <v>27.882084207926905</v>
       </c>
       <c r="C21" s="18">
         <v>0.37658970243239903</v>
       </c>
       <c r="D21" s="17">
         <v>2.3768366464995681</v>
       </c>
       <c r="E21" s="18">
         <v>3.7041610075317935E-2</v>
       </c>
       <c r="F21" s="19">
         <v>16198</v>
       </c>
       <c r="G21" s="19">
         <v>46259</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="17">
         <v>16.597141003174503</v>
       </c>
       <c r="C22" s="18">
         <v>0.26946375353100488</v>
       </c>
       <c r="D22" s="17">
         <v>1.3169142417519224</v>
       </c>
       <c r="E22" s="18">
         <v>1.6125084025287239E-2</v>
       </c>
       <c r="F22" s="19">
         <v>514726</v>
       </c>
       <c r="G22" s="19">
         <v>1464910</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="17">
         <v>51.071376646295306</v>
       </c>
       <c r="C23" s="18">
         <v>0.90743646691366309</v>
       </c>
       <c r="D23" s="17">
         <v>0.26170267167344319</v>
       </c>
       <c r="E23" s="18">
         <v>2.5067305715847049E-3</v>
       </c>
       <c r="F23" s="19">
         <v>199463</v>
       </c>
       <c r="G23" s="19">
         <v>570840</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="17">
         <v>22.244683095132142</v>
       </c>
       <c r="C24" s="18">
         <v>0.47808799477556302</v>
       </c>
       <c r="D24" s="17">
         <v>3.5686010760953115</v>
       </c>
       <c r="E24" s="18">
         <v>6.0826547537174987E-2</v>
       </c>
       <c r="F24" s="19">
         <v>692132</v>
       </c>
       <c r="G24" s="19">
         <v>1967171</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="17">
         <v>25.236120019703247</v>
       </c>
       <c r="C25" s="18">
         <v>0.39158430402534483</v>
       </c>
       <c r="D25" s="17">
         <v>0.72487393111660003</v>
       </c>
       <c r="E25" s="18">
         <v>1.2757497687703543E-2</v>
       </c>
       <c r="F25" s="19">
         <v>282187</v>
       </c>
       <c r="G25" s="19">
         <v>801809</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="17">
         <v>56.397455200812146</v>
       </c>
       <c r="C26" s="18">
         <v>0.67954465090282767</v>
       </c>
       <c r="D26" s="17">
         <v>12.938433197595501</v>
       </c>
       <c r="E26" s="18">
         <v>0.19790347785420162</v>
       </c>
       <c r="F26" s="19">
         <v>350676</v>
       </c>
       <c r="G26" s="19">
         <v>1008162</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="17">
         <v>90.97298079968256</v>
       </c>
       <c r="C27" s="18">
         <v>0.89230151189714813</v>
       </c>
       <c r="D27" s="17">
         <v>1.2150051078438984</v>
       </c>
       <c r="E27" s="18">
         <v>7.0240555417949782E-3</v>
       </c>
       <c r="F27" s="19">
         <v>811497</v>
       </c>
       <c r="G27" s="19">
         <v>2309217</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="17">
         <v>52.583280322154451</v>
       </c>
       <c r="C28" s="18">
         <v>1.0160875735080352</v>
       </c>
       <c r="D28" s="17">
         <v>7.0246048628281779</v>
       </c>
       <c r="E28" s="18">
         <v>0.15629902334698673</v>
       </c>
       <c r="F28" s="19">
         <v>347411</v>
       </c>
       <c r="G28" s="19">
         <v>991050</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="17">
         <v>36.933927932735706</v>
       </c>
       <c r="C29" s="18">
         <v>0.62733832554601143</v>
       </c>
       <c r="D29" s="17">
         <v>0.92695624528076936</v>
       </c>
       <c r="E29" s="18">
         <v>1.6464082751886273E-2</v>
       </c>
       <c r="F29" s="19">
         <v>176141</v>
       </c>
       <c r="G29" s="19">
         <v>506233</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="17">
         <v>93.79152330557072</v>
       </c>
       <c r="C30" s="18">
         <v>1.025081270910946</v>
       </c>
       <c r="D30" s="17">
         <v>10.22988989867831</v>
       </c>
       <c r="E30" s="18">
         <v>7.0790720483433392E-2</v>
       </c>
       <c r="F30" s="19">
         <v>505716</v>
       </c>
       <c r="G30" s="19">
         <v>1445962</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="21">
         <v>62.288436758223128</v>
       </c>
       <c r="C31" s="22">
         <v>0.80434045439131907</v>
       </c>
       <c r="D31" s="21">
         <v>4.2447609359104783</v>
       </c>
       <c r="E31" s="22">
         <v>4.8830111902339782E-2</v>
       </c>
       <c r="F31" s="23">
         <v>73725</v>
       </c>
       <c r="G31" s="23">
         <v>211057</v>
       </c>
     </row>
-    <row r="32" spans="1:7" s="26" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:7" s="26" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
     </row>
-    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="26"/>
       <c r="C33" s="26"/>
       <c r="D33" s="26"/>
       <c r="E33" s="26"/>
       <c r="F33" s="26"/>
       <c r="G33" s="26"/>
     </row>
-    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8"/>
       <c r="D35" s="7"/>
       <c r="E35" s="8"/>
       <c r="F35" s="7"/>
       <c r="G35" s="8"/>
       <c r="H35" s="7"/>
       <c r="I35" s="8"/>
       <c r="J35" s="7"/>
       <c r="K35" s="8"/>
     </row>
-    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="7"/>
       <c r="C36" s="8"/>
       <c r="D36" s="7"/>
       <c r="E36" s="8"/>
       <c r="F36" s="7"/>
       <c r="G36" s="8"/>
       <c r="H36" s="7"/>
       <c r="I36" s="8"/>
       <c r="J36" s="7"/>
       <c r="K36" s="8"/>
     </row>
-    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C37" s="8"/>
       <c r="E37" s="8"/>
       <c r="G37" s="8"/>
       <c r="I37" s="8"/>
       <c r="K37" s="8"/>
     </row>
-    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...151 lines deleted...]
-    <row r="190" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="178" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:K190"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="7.75" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="7.69921875" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11" style="6" customWidth="1"/>
-    <col min="2" max="2" width="8.375" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="16384" width="7.75" style="2"/>
+    <col min="2" max="2" width="8.3984375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.59765625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8.3984375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.59765625" style="2" customWidth="1"/>
+    <col min="6" max="7" width="9.59765625" style="2" customWidth="1"/>
+    <col min="8" max="12" width="7.69921875" style="2"/>
+    <col min="13" max="13" width="10.59765625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="7.69921875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>78</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="13"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="38" t="s">
         <v>72</v>
       </c>
       <c r="G3" s="40" t="s">
         <v>34</v>
       </c>
       <c r="H3" s="14"/>
     </row>
-    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15"/>
       <c r="B4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="41"/>
     </row>
-    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="33">
         <v>42.214034507456432</v>
       </c>
       <c r="C5" s="34">
         <v>0.55075670670991261</v>
       </c>
       <c r="D5" s="33">
         <v>2.3478935078698662</v>
       </c>
       <c r="E5" s="34">
         <v>3.2702307678869863E-2</v>
       </c>
       <c r="F5" s="35">
         <v>8586550</v>
       </c>
       <c r="G5" s="35">
         <v>25325600</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="17">
         <v>37.926421866822054</v>
       </c>
       <c r="C6" s="18">
         <v>0.39068381399696134</v>
       </c>
       <c r="D6" s="17">
         <v>3.571817318490738E-2</v>
       </c>
       <c r="E6" s="18">
         <v>1.9553744444292359E-4</v>
       </c>
       <c r="F6" s="19">
         <v>1534233</v>
       </c>
       <c r="G6" s="19">
         <v>4508082</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="17">
         <v>38.784031060874383</v>
       </c>
       <c r="C7" s="18">
         <v>0.39384326347074855</v>
       </c>
       <c r="D7" s="17">
         <v>0.97122595746646745</v>
       </c>
       <c r="E7" s="18">
         <v>1.3667092720636926E-2</v>
       </c>
       <c r="F7" s="19">
         <v>1038992</v>
       </c>
       <c r="G7" s="19">
         <v>3067626</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="17">
         <v>19.43739286242505</v>
       </c>
       <c r="C8" s="18">
         <v>0.27058678052648039</v>
       </c>
       <c r="D8" s="17">
         <v>1.586787800318594</v>
       </c>
       <c r="E8" s="18">
         <v>2.9095352744782841E-2</v>
       </c>
       <c r="F8" s="19">
         <v>412437</v>
       </c>
       <c r="G8" s="19">
         <v>1213909</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="17">
         <v>40.823734920028386</v>
       </c>
       <c r="C9" s="18">
         <v>0.57317539166985099</v>
       </c>
       <c r="D9" s="17">
         <v>4.8910966755827285</v>
       </c>
       <c r="E9" s="18">
         <v>0.14192914460396311</v>
       </c>
       <c r="F9" s="19">
         <v>36638</v>
       </c>
       <c r="G9" s="19">
         <v>107986</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="17">
         <v>28.084624627631612</v>
       </c>
       <c r="C10" s="18">
         <v>0.41680226299847295</v>
       </c>
       <c r="D10" s="17">
         <v>1.0263599269031467</v>
       </c>
       <c r="E10" s="18">
         <v>1.1890755250707187E-2</v>
       </c>
       <c r="F10" s="19">
         <v>159788</v>
       </c>
       <c r="G10" s="19">
         <v>471758</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="17">
         <v>23.773144727119181</v>
       </c>
       <c r="C11" s="18">
         <v>0.33516309511242481</v>
       </c>
       <c r="D11" s="17">
         <v>1.6773989232555684</v>
       </c>
       <c r="E11" s="18">
         <v>5.014251029241E-2</v>
       </c>
       <c r="F11" s="19">
         <v>37892</v>
       </c>
       <c r="G11" s="19">
         <v>112159</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="17">
         <v>17.099679427615683</v>
       </c>
       <c r="C12" s="18">
         <v>0.29734250139379298</v>
       </c>
       <c r="D12" s="17">
         <v>1.509942389890355</v>
       </c>
       <c r="E12" s="18">
         <v>1.8583906337112061E-2</v>
       </c>
       <c r="F12" s="19">
         <v>43048</v>
       </c>
       <c r="G12" s="19">
         <v>128111</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="17">
         <v>36.658697423991704</v>
       </c>
       <c r="C13" s="18">
         <v>0.45691422361629086</v>
       </c>
       <c r="D13" s="17">
         <v>1.4794141618711254</v>
       </c>
       <c r="E13" s="18">
         <v>1.9758452913136902E-2</v>
       </c>
       <c r="F13" s="19">
         <v>40489</v>
       </c>
       <c r="G13" s="19">
         <v>119753</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="17">
         <v>15.979877308353441</v>
       </c>
       <c r="C14" s="18">
         <v>0.26020721956758291</v>
       </c>
       <c r="D14" s="17">
         <v>2.0157070539811706</v>
       </c>
       <c r="E14" s="18">
         <v>1.8924161423096938E-2</v>
       </c>
       <c r="F14" s="19">
         <v>126822</v>
       </c>
       <c r="G14" s="19">
         <v>375939</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="17">
         <v>31.584362422175317</v>
       </c>
       <c r="C15" s="18">
         <v>0.59734437401988438</v>
       </c>
       <c r="D15" s="17">
         <v>1.5682347476095313</v>
       </c>
       <c r="E15" s="18">
         <v>1.7770683360716813E-2</v>
       </c>
       <c r="F15" s="19">
         <v>320753</v>
       </c>
       <c r="G15" s="19">
         <v>944654</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="17">
         <v>26.199231959231959</v>
       </c>
       <c r="C16" s="18">
         <v>0.40840840840840842</v>
       </c>
       <c r="D16" s="17">
         <v>3.4852852852852854</v>
       </c>
       <c r="E16" s="18">
         <v>3.6036036036036036E-2</v>
       </c>
       <c r="F16" s="19">
         <v>274725</v>
       </c>
       <c r="G16" s="19">
         <v>809735</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="17">
         <v>61.1104040579296</v>
       </c>
       <c r="C17" s="18">
         <v>0.99253936987783353</v>
       </c>
       <c r="D17" s="17">
         <v>0.89121870566742534</v>
       </c>
       <c r="E17" s="18">
         <v>1.0716363376573008E-2</v>
       </c>
       <c r="F17" s="19">
         <v>195962</v>
       </c>
       <c r="G17" s="19">
         <v>577278</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="17">
         <v>27.205824825957968</v>
       </c>
       <c r="C18" s="18">
         <v>0.4496879186615293</v>
       </c>
       <c r="D18" s="17">
         <v>0.75121076481564175</v>
       </c>
       <c r="E18" s="18">
         <v>1.0039222202605351E-2</v>
       </c>
       <c r="F18" s="19">
         <v>288867</v>
       </c>
       <c r="G18" s="19">
         <v>854011</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="17">
         <v>27.074882691886899</v>
       </c>
       <c r="C19" s="18">
         <v>0.5227200894702293</v>
       </c>
       <c r="D19" s="17">
         <v>1.5566118013177408</v>
       </c>
       <c r="E19" s="18">
         <v>3.403758722131725E-2</v>
       </c>
       <c r="F19" s="19">
         <v>82262</v>
       </c>
       <c r="G19" s="19">
         <v>243018</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="17">
         <v>33.520744825092649</v>
       </c>
       <c r="C20" s="18">
         <v>0.40495344843170927</v>
       </c>
       <c r="D20" s="17">
         <v>0.20790020790020791</v>
       </c>
       <c r="E20" s="18">
         <v>5.4234836843532492E-3</v>
       </c>
       <c r="F20" s="19">
         <v>55315</v>
       </c>
       <c r="G20" s="19">
         <v>163711</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="17">
         <v>29.777515381269033</v>
       </c>
       <c r="C21" s="18">
         <v>0.4163818283512522</v>
       </c>
       <c r="D21" s="17">
         <v>0.31073270772481509</v>
       </c>
       <c r="E21" s="18">
         <v>6.214654154496302E-3</v>
       </c>
       <c r="F21" s="19">
         <v>16091</v>
       </c>
       <c r="G21" s="19">
         <v>47853</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="17">
         <v>18.112759888090405</v>
       </c>
       <c r="C22" s="18">
         <v>0.29897416204948157</v>
       </c>
       <c r="D22" s="17">
         <v>1.7922776110279539</v>
       </c>
       <c r="E22" s="18">
         <v>1.9396095703079083E-2</v>
       </c>
       <c r="F22" s="19">
         <v>510412</v>
       </c>
       <c r="G22" s="19">
         <v>1504791</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="17">
         <v>49.296406431127465</v>
       </c>
       <c r="C23" s="18">
         <v>0.93291668766695235</v>
       </c>
       <c r="D23" s="17">
         <v>0.22377904339499016</v>
       </c>
       <c r="E23" s="18">
         <v>2.5200342724661057E-3</v>
       </c>
       <c r="F23" s="19">
         <v>198410</v>
       </c>
       <c r="G23" s="19">
         <v>587986</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="17">
         <v>22.978244464593875</v>
       </c>
       <c r="C24" s="18">
         <v>0.48246512036034978</v>
       </c>
       <c r="D24" s="17">
         <v>3.0065269531135748</v>
       </c>
       <c r="E24" s="18">
         <v>6.3031969346865946E-2</v>
       </c>
       <c r="F24" s="19">
         <v>683780</v>
       </c>
       <c r="G24" s="19">
         <v>2010176</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="17">
         <v>23.280858297678524</v>
       </c>
       <c r="C25" s="18">
         <v>0.38123451122723084</v>
       </c>
       <c r="D25" s="17">
         <v>0.60583292388579457</v>
       </c>
       <c r="E25" s="18">
         <v>1.0759205396817427E-2</v>
       </c>
       <c r="F25" s="19">
         <v>278831</v>
       </c>
       <c r="G25" s="19">
         <v>819451</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="17">
         <v>56.892393547763497</v>
       </c>
       <c r="C26" s="18">
         <v>0.66893340232094023</v>
       </c>
       <c r="D26" s="17">
         <v>10.925530342227807</v>
       </c>
       <c r="E26" s="18">
         <v>0.16005503846438135</v>
       </c>
       <c r="F26" s="19">
         <v>351754</v>
       </c>
       <c r="G26" s="19">
         <v>1047293</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="17">
         <v>86.058897870020473</v>
       </c>
       <c r="C27" s="18">
         <v>0.89500809050385688</v>
       </c>
       <c r="D27" s="17">
         <v>1.0152228724844272</v>
       </c>
       <c r="E27" s="18">
         <v>6.1131023745036222E-3</v>
       </c>
       <c r="F27" s="19">
         <v>801557</v>
       </c>
       <c r="G27" s="19">
         <v>2368630</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="17">
         <v>50.405846090350785</v>
       </c>
       <c r="C28" s="18">
         <v>1.0085479525313972</v>
       </c>
       <c r="D28" s="17">
         <v>7.3319546938170488</v>
       </c>
       <c r="E28" s="18">
         <v>0.16392537326446915</v>
       </c>
       <c r="F28" s="19">
         <v>344059</v>
       </c>
       <c r="G28" s="19">
         <v>1019467</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="17">
         <v>36.619272229574584</v>
       </c>
       <c r="C29" s="18">
         <v>0.61703258791724636</v>
       </c>
       <c r="D29" s="17">
         <v>0.88771251145271302</v>
       </c>
       <c r="E29" s="18">
         <v>1.5270284027282907E-2</v>
       </c>
       <c r="F29" s="19">
         <v>176814</v>
       </c>
       <c r="G29" s="19">
         <v>524175</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="17">
         <v>88.152543046805263</v>
       </c>
       <c r="C30" s="18">
         <v>0.98449499899602189</v>
       </c>
       <c r="D30" s="17">
         <v>9.6196433790126825</v>
       </c>
       <c r="E30" s="18">
         <v>7.1769526380768153E-2</v>
       </c>
       <c r="F30" s="19">
         <v>502999</v>
       </c>
       <c r="G30" s="19">
         <v>1480437</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="21">
         <v>64.345558272208635</v>
       </c>
       <c r="C31" s="22">
         <v>0.89785384406411306</v>
       </c>
       <c r="D31" s="21">
         <v>4.0602417821244225</v>
       </c>
       <c r="E31" s="22">
         <v>6.2483020918228743E-2</v>
       </c>
       <c r="F31" s="23">
         <v>73620</v>
       </c>
       <c r="G31" s="23">
         <v>217611</v>
       </c>
     </row>
-    <row r="32" spans="1:7" s="26" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:7" s="26" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
     </row>
-    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="26"/>
       <c r="C33" s="26"/>
       <c r="D33" s="26"/>
       <c r="E33" s="26"/>
       <c r="F33" s="26"/>
       <c r="G33" s="26"/>
     </row>
-    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8"/>
       <c r="D35" s="7"/>
       <c r="E35" s="8"/>
       <c r="F35" s="7"/>
       <c r="G35" s="8"/>
       <c r="H35" s="7"/>
       <c r="I35" s="8"/>
       <c r="J35" s="7"/>
       <c r="K35" s="8"/>
     </row>
-    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="7"/>
       <c r="C36" s="8"/>
       <c r="D36" s="7"/>
       <c r="E36" s="8"/>
       <c r="F36" s="7"/>
       <c r="G36" s="8"/>
       <c r="H36" s="7"/>
       <c r="I36" s="8"/>
       <c r="J36" s="7"/>
       <c r="K36" s="8"/>
     </row>
-    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C37" s="8"/>
       <c r="E37" s="8"/>
       <c r="G37" s="8"/>
       <c r="I37" s="8"/>
       <c r="K37" s="8"/>
     </row>
-    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...151 lines deleted...]
-    <row r="190" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="178" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:K192"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="7.75" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="7.69921875" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11" style="6" customWidth="1"/>
-    <col min="2" max="2" width="8.375" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="16384" width="7.75" style="2"/>
+    <col min="2" max="2" width="8.3984375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.59765625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8.3984375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.59765625" style="2" customWidth="1"/>
+    <col min="6" max="7" width="9.59765625" style="2" customWidth="1"/>
+    <col min="8" max="12" width="7.69921875" style="2"/>
+    <col min="13" max="13" width="10.59765625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="7.69921875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>70</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="13"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="38" t="s">
         <v>72</v>
       </c>
       <c r="G3" s="40" t="s">
         <v>34</v>
       </c>
       <c r="H3" s="14"/>
     </row>
-    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15"/>
       <c r="B4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="41"/>
     </row>
-    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="33">
         <v>40.57</v>
       </c>
       <c r="C5" s="34">
         <v>0.54</v>
       </c>
       <c r="D5" s="33">
         <v>2.0699999999999998</v>
       </c>
       <c r="E5" s="34">
         <v>0.03</v>
       </c>
       <c r="F5" s="35">
         <v>8526932</v>
       </c>
       <c r="G5" s="35">
         <v>25351000</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="17">
         <v>33.049999999999997</v>
       </c>
       <c r="C6" s="18">
         <v>0.33</v>
       </c>
       <c r="D6" s="17">
         <v>0.02</v>
       </c>
       <c r="E6" s="18">
         <v>0</v>
       </c>
       <c r="F6" s="19">
         <v>1516908</v>
       </c>
       <c r="G6" s="19">
         <v>4495060</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="17">
         <v>31.62</v>
       </c>
       <c r="C7" s="18">
         <v>0.38</v>
       </c>
       <c r="D7" s="17">
         <v>1.02</v>
       </c>
       <c r="E7" s="18">
         <v>0.01</v>
       </c>
       <c r="F7" s="19">
         <v>1034650</v>
       </c>
       <c r="G7" s="19">
         <v>3081055</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="17">
         <v>20.58</v>
       </c>
       <c r="C8" s="18">
         <v>0.28000000000000003</v>
       </c>
       <c r="D8" s="17">
         <v>2.06</v>
       </c>
       <c r="E8" s="18">
         <v>0.03</v>
       </c>
       <c r="F8" s="19">
         <v>408905</v>
       </c>
       <c r="G8" s="19">
         <v>1214660</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="17">
         <v>42</v>
       </c>
       <c r="C9" s="18">
         <v>0.61</v>
       </c>
       <c r="D9" s="17">
         <v>9</v>
       </c>
       <c r="E9" s="18">
         <v>0.19</v>
       </c>
       <c r="F9" s="19">
         <v>36375</v>
       </c>
       <c r="G9" s="19">
         <v>108463</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="17">
         <v>26.59</v>
       </c>
       <c r="C10" s="18">
         <v>0.41</v>
       </c>
       <c r="D10" s="17">
         <v>1.19</v>
       </c>
       <c r="E10" s="18">
         <v>0.01</v>
       </c>
       <c r="F10" s="19">
         <v>158313</v>
       </c>
       <c r="G10" s="19">
         <v>470023</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="17">
         <v>25.59</v>
       </c>
       <c r="C11" s="18">
         <v>0.36</v>
       </c>
       <c r="D11" s="17">
         <v>2.65</v>
       </c>
       <c r="E11" s="18">
         <v>0.06</v>
       </c>
       <c r="F11" s="19">
         <v>37748</v>
       </c>
       <c r="G11" s="19">
         <v>112276</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="17">
         <v>21.98</v>
       </c>
       <c r="C12" s="18">
         <v>0.35</v>
       </c>
       <c r="D12" s="17">
         <v>1.1399999999999999</v>
       </c>
       <c r="E12" s="18">
         <v>0.02</v>
       </c>
       <c r="F12" s="19">
         <v>43065</v>
       </c>
       <c r="G12" s="19">
         <v>128393</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="17">
         <v>36.54</v>
       </c>
       <c r="C13" s="18">
         <v>0.46</v>
       </c>
       <c r="D13" s="17">
         <v>1.46</v>
       </c>
       <c r="E13" s="18">
         <v>0.02</v>
       </c>
       <c r="F13" s="19">
         <v>40391</v>
       </c>
       <c r="G13" s="19">
         <v>120565</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="17">
         <v>16.21</v>
       </c>
       <c r="C14" s="18">
         <v>0.27</v>
       </c>
       <c r="D14" s="17">
         <v>1.69</v>
       </c>
       <c r="E14" s="18">
         <v>0.02</v>
       </c>
       <c r="F14" s="19">
         <v>126143</v>
       </c>
       <c r="G14" s="19">
         <v>374764</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="17">
         <v>35.97</v>
       </c>
       <c r="C15" s="18">
         <v>0.63</v>
       </c>
       <c r="D15" s="17">
         <v>1.57</v>
       </c>
       <c r="E15" s="18">
         <v>0.02</v>
       </c>
       <c r="F15" s="19">
         <v>317525</v>
       </c>
       <c r="G15" s="19">
         <v>941457</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>76</v>
       </c>
       <c r="B16" s="17">
         <v>23.7</v>
       </c>
       <c r="C16" s="18">
         <v>0.4</v>
       </c>
       <c r="D16" s="17">
         <v>4.45</v>
       </c>
       <c r="E16" s="18">
         <v>0.04</v>
       </c>
       <c r="F16" s="19">
         <v>272954</v>
       </c>
       <c r="G16" s="19">
         <v>811052</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="17">
         <v>60.69</v>
       </c>
       <c r="C17" s="18">
         <v>0.98</v>
       </c>
       <c r="D17" s="17">
         <v>0.41</v>
       </c>
       <c r="E17" s="18">
         <v>0.01</v>
       </c>
       <c r="F17" s="19">
         <v>194541</v>
       </c>
       <c r="G17" s="19">
         <v>579407</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="17">
         <v>28.7</v>
       </c>
       <c r="C18" s="18">
         <v>0.47</v>
       </c>
       <c r="D18" s="17">
         <v>0.95</v>
       </c>
       <c r="E18" s="18">
         <v>0.01</v>
       </c>
       <c r="F18" s="19">
         <v>287729</v>
       </c>
       <c r="G18" s="19">
         <v>857639</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="17">
         <v>20.16</v>
       </c>
       <c r="C19" s="18">
         <v>0.43</v>
       </c>
       <c r="D19" s="17">
         <v>1.58</v>
       </c>
       <c r="E19" s="18">
         <v>0.03</v>
       </c>
       <c r="F19" s="19">
         <v>81859</v>
       </c>
       <c r="G19" s="19">
         <v>243081</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="17">
         <v>25.81</v>
       </c>
       <c r="C20" s="18">
         <v>0.42</v>
       </c>
       <c r="D20" s="17">
         <v>1.02</v>
       </c>
       <c r="E20" s="18">
         <v>0.01</v>
       </c>
       <c r="F20" s="19">
         <v>55166</v>
       </c>
       <c r="G20" s="19">
         <v>164875</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="17">
         <v>23.41</v>
       </c>
       <c r="C21" s="18">
         <v>0.41</v>
       </c>
       <c r="D21" s="17">
         <v>0.68</v>
       </c>
       <c r="E21" s="18">
         <v>0.01</v>
       </c>
       <c r="F21" s="19">
         <v>16064</v>
       </c>
       <c r="G21" s="19">
         <v>48123</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="17">
         <v>18.28</v>
       </c>
       <c r="C22" s="18">
         <v>0.31</v>
       </c>
       <c r="D22" s="17">
         <v>1.82</v>
       </c>
       <c r="E22" s="18">
         <v>0.02</v>
       </c>
       <c r="F22" s="19">
         <v>507659</v>
       </c>
       <c r="G22" s="19">
         <v>1508027</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="17">
         <v>50.89</v>
       </c>
       <c r="C23" s="18">
         <v>0.99</v>
       </c>
       <c r="D23" s="17">
         <v>0.38</v>
       </c>
       <c r="E23" s="18">
         <v>0</v>
       </c>
       <c r="F23" s="19">
         <v>197916</v>
       </c>
       <c r="G23" s="19">
         <v>591299</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="17">
         <v>27.21</v>
       </c>
       <c r="C24" s="18">
         <v>0.5</v>
       </c>
       <c r="D24" s="17">
         <v>1.63</v>
       </c>
       <c r="E24" s="18">
         <v>0.04</v>
       </c>
       <c r="F24" s="19">
         <v>676238</v>
       </c>
       <c r="G24" s="19">
         <v>2004945</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="17">
         <v>25.57</v>
       </c>
       <c r="C25" s="18">
         <v>0.4</v>
       </c>
       <c r="D25" s="17">
         <v>0.59</v>
       </c>
       <c r="E25" s="18">
         <v>0.01</v>
       </c>
       <c r="F25" s="19">
         <v>275935</v>
       </c>
       <c r="G25" s="19">
         <v>818131</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="17">
         <v>45.8</v>
       </c>
       <c r="C26" s="18">
         <v>0.59</v>
       </c>
       <c r="D26" s="17">
         <v>7.57</v>
       </c>
       <c r="E26" s="18">
         <v>0.11</v>
       </c>
       <c r="F26" s="19">
         <v>353133</v>
       </c>
       <c r="G26" s="19">
         <v>1056900</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="17">
         <v>92.24</v>
       </c>
       <c r="C27" s="18">
         <v>0.92</v>
       </c>
       <c r="D27" s="17">
         <v>0.9</v>
       </c>
       <c r="E27" s="18">
         <v>0.01</v>
       </c>
       <c r="F27" s="19">
         <v>795368</v>
       </c>
       <c r="G27" s="19">
         <v>2369909</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="17">
         <v>49.41</v>
       </c>
       <c r="C28" s="18">
         <v>1.02</v>
       </c>
       <c r="D28" s="17">
         <v>7.36</v>
       </c>
       <c r="E28" s="18">
         <v>0.17</v>
       </c>
       <c r="F28" s="19">
         <v>342850</v>
       </c>
       <c r="G28" s="19">
         <v>1020308</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="17">
         <v>32.31</v>
       </c>
       <c r="C29" s="18">
         <v>0.59</v>
       </c>
       <c r="D29" s="17">
         <v>0.71</v>
       </c>
       <c r="E29" s="18">
         <v>0.01</v>
       </c>
       <c r="F29" s="19">
         <v>177160</v>
       </c>
       <c r="G29" s="19">
         <v>531765</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="17">
         <v>78.81</v>
       </c>
       <c r="C30" s="18">
         <v>0.92</v>
       </c>
       <c r="D30" s="17">
         <v>7.78</v>
       </c>
       <c r="E30" s="18">
         <v>0.06</v>
       </c>
       <c r="F30" s="19">
         <v>498897</v>
       </c>
       <c r="G30" s="19">
         <v>1479829</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="21">
         <v>78.290000000000006</v>
       </c>
       <c r="C31" s="22">
         <v>0.93</v>
       </c>
       <c r="D31" s="21">
         <v>4.88</v>
       </c>
       <c r="E31" s="22">
         <v>0.06</v>
       </c>
       <c r="F31" s="23">
         <v>73440</v>
       </c>
       <c r="G31" s="23">
         <v>218994</v>
       </c>
     </row>
-    <row r="32" spans="1:7" s="26" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:7" s="26" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
     </row>
-    <row r="33" spans="1:11" s="26" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:11" s="26" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="24" t="s">
         <v>74</v>
       </c>
       <c r="B33" s="25"/>
       <c r="C33" s="25"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
     </row>
-    <row r="34" spans="1:11" s="26" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:11" s="26" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="24" t="s">
         <v>75</v>
       </c>
       <c r="B34" s="25"/>
       <c r="C34" s="25"/>
       <c r="D34" s="25"/>
       <c r="E34" s="25"/>
       <c r="F34" s="25"/>
     </row>
-    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="26"/>
       <c r="C35" s="26"/>
       <c r="D35" s="26"/>
       <c r="E35" s="26"/>
       <c r="F35" s="26"/>
       <c r="G35" s="26"/>
     </row>
-    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8"/>
       <c r="D37" s="7"/>
       <c r="E37" s="8"/>
       <c r="F37" s="7"/>
       <c r="G37" s="8"/>
       <c r="H37" s="7"/>
       <c r="I37" s="8"/>
       <c r="J37" s="7"/>
       <c r="K37" s="8"/>
     </row>
-    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="7"/>
       <c r="C38" s="8"/>
       <c r="D38" s="7"/>
       <c r="E38" s="8"/>
       <c r="F38" s="7"/>
       <c r="G38" s="8"/>
       <c r="H38" s="7"/>
       <c r="I38" s="8"/>
       <c r="J38" s="7"/>
       <c r="K38" s="8"/>
     </row>
-    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C39" s="8"/>
       <c r="E39" s="8"/>
       <c r="G39" s="8"/>
       <c r="I39" s="8"/>
       <c r="K39" s="8"/>
     </row>
-    <row r="40" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...151 lines deleted...]
-    <row r="192" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="178" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="191" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="192" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:K190"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="7.75" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="7.69921875" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11" style="6" customWidth="1"/>
-    <col min="2" max="2" width="8.375" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="16384" width="7.75" style="2"/>
+    <col min="2" max="2" width="8.3984375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.59765625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8.3984375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.59765625" style="2" customWidth="1"/>
+    <col min="6" max="7" width="9.59765625" style="2" customWidth="1"/>
+    <col min="8" max="12" width="7.69921875" style="2"/>
+    <col min="13" max="13" width="10.59765625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="7.69921875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>37</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="13"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="38" t="s">
         <v>71</v>
       </c>
       <c r="G3" s="40" t="s">
         <v>34</v>
       </c>
       <c r="H3" s="14"/>
     </row>
-    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15"/>
       <c r="B4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="41"/>
     </row>
-    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="33">
         <v>38.506145356094258</v>
       </c>
       <c r="C5" s="34">
         <v>0.52615884009320935</v>
       </c>
       <c r="D5" s="33">
         <v>1.9509264945256615</v>
       </c>
       <c r="E5" s="34">
         <v>2.5588952550232025E-2</v>
       </c>
       <c r="F5" s="35">
         <v>8484130</v>
       </c>
       <c r="G5" s="35">
         <v>24586900</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="17">
         <v>26.217043153636197</v>
       </c>
       <c r="C6" s="18">
         <v>0.27952346069321815</v>
       </c>
       <c r="D6" s="17">
         <v>7.8864835616274442E-2</v>
       </c>
       <c r="E6" s="18">
         <v>7.3121476043410218E-4</v>
       </c>
       <c r="F6" s="19">
         <v>1504346</v>
       </c>
       <c r="G6" s="19">
         <v>4345190</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="17">
         <v>30.057491518980221</v>
       </c>
       <c r="C7" s="18">
         <v>0.37609370726758901</v>
       </c>
       <c r="D7" s="17">
         <v>1.1343909473720961</v>
       </c>
       <c r="E7" s="18">
         <v>1.5032110527714363E-2</v>
       </c>
       <c r="F7" s="19">
         <v>1031126</v>
       </c>
       <c r="G7" s="19">
         <v>2997639</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="17">
         <v>19.096889098807889</v>
       </c>
       <c r="C8" s="18">
         <v>0.25510078572025996</v>
       </c>
       <c r="D8" s="17">
         <v>2.5733937506457467</v>
       </c>
       <c r="E8" s="18">
         <v>4.3049795082975399E-2</v>
       </c>
       <c r="F8" s="19">
         <v>406506</v>
       </c>
       <c r="G8" s="19">
         <v>1178006</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="17">
         <v>40.574120499187302</v>
       </c>
       <c r="C9" s="18">
         <v>0.5757734372847737</v>
       </c>
       <c r="D9" s="17">
         <v>3.9284828783162071</v>
       </c>
       <c r="E9" s="18">
         <v>8.8156698531639988E-2</v>
       </c>
       <c r="F9" s="19">
         <v>36299</v>
       </c>
       <c r="G9" s="19">
         <v>105551</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="17">
         <v>27.725825010648375</v>
       </c>
       <c r="C10" s="18">
         <v>0.4367422966160418</v>
       </c>
       <c r="D10" s="17">
         <v>0.80101207239623395</v>
       </c>
       <c r="E10" s="18">
         <v>8.2644102707547951E-3</v>
       </c>
       <c r="F10" s="19">
         <v>157301</v>
       </c>
       <c r="G10" s="19">
         <v>455153</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="17">
         <v>23.215169660678644</v>
       </c>
       <c r="C11" s="18">
         <v>0.32734530938123751</v>
       </c>
       <c r="D11" s="17">
         <v>2.9123087159015304</v>
       </c>
       <c r="E11" s="18">
         <v>7.1856287425149698E-2</v>
       </c>
       <c r="F11" s="19">
         <v>37575</v>
       </c>
       <c r="G11" s="19">
         <v>109152</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="17">
         <v>21.269287160511066</v>
       </c>
       <c r="C12" s="18">
         <v>0.39330680257860318</v>
       </c>
       <c r="D12" s="17">
         <v>0.66862156438362541</v>
       </c>
       <c r="E12" s="18">
         <v>1.3963555121133842E-2</v>
       </c>
       <c r="F12" s="19">
         <v>42969</v>
       </c>
       <c r="G12" s="19">
         <v>124273</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="17">
         <v>38.640139780415872</v>
       </c>
       <c r="C13" s="18">
         <v>0.51054549059456245</v>
       </c>
       <c r="D13" s="17">
         <v>1.6109445091576</v>
       </c>
       <c r="E13" s="18">
         <v>1.9827009343478155E-2</v>
       </c>
       <c r="F13" s="19">
         <v>40349</v>
       </c>
       <c r="G13" s="19">
         <v>117238</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="17">
         <v>14.299040830482934</v>
       </c>
       <c r="C14" s="18">
         <v>0.23759976399486529</v>
       </c>
       <c r="D14" s="17">
         <v>0.95677757313368572</v>
       </c>
       <c r="E14" s="18">
         <v>8.7704610870587858E-3</v>
       </c>
       <c r="F14" s="19">
         <v>125421</v>
       </c>
       <c r="G14" s="19">
         <v>361955</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="17">
         <v>37.432063578714839</v>
       </c>
       <c r="C15" s="18">
         <v>0.63223242793756385</v>
       </c>
       <c r="D15" s="17">
         <v>1.5904454191713693</v>
       </c>
       <c r="E15" s="18">
         <v>2.0312688447793218E-2</v>
       </c>
       <c r="F15" s="19">
         <v>315074</v>
       </c>
       <c r="G15" s="19">
         <v>910856</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="17">
         <v>26.639600341890418</v>
       </c>
       <c r="C16" s="18">
         <v>0.44136284594299863</v>
       </c>
       <c r="D16" s="17">
         <v>5.0985145450794302</v>
       </c>
       <c r="E16" s="18">
         <v>3.9788971086681009E-2</v>
       </c>
       <c r="F16" s="19">
         <v>271432</v>
       </c>
       <c r="G16" s="19">
         <v>786826</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="17">
         <v>60.474023763846773</v>
       </c>
       <c r="C17" s="18">
         <v>0.9633434412195474</v>
       </c>
       <c r="D17" s="17">
         <v>0.53462466736803016</v>
       </c>
       <c r="E17" s="18">
         <v>8.7670441652742542E-3</v>
       </c>
       <c r="F17" s="19">
         <v>193908</v>
       </c>
       <c r="G17" s="19">
         <v>563806</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="17">
         <v>28.472387230291648</v>
       </c>
       <c r="C18" s="18">
         <v>0.47731366475857334</v>
       </c>
       <c r="D18" s="17">
         <v>0.73164868320657228</v>
       </c>
       <c r="E18" s="18">
         <v>9.4069116412273581E-3</v>
       </c>
       <c r="F18" s="19">
         <v>287023</v>
       </c>
       <c r="G18" s="19">
         <v>834084</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="17">
         <v>18.803087853867808</v>
       </c>
       <c r="C19" s="18">
         <v>0.38106476871827022</v>
       </c>
       <c r="D19" s="17">
         <v>1.6502562967879928</v>
       </c>
       <c r="E19" s="18">
         <v>2.8272547356516822E-2</v>
       </c>
       <c r="F19" s="19">
         <v>81351</v>
       </c>
       <c r="G19" s="19">
         <v>235863</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="17">
         <v>24.514299177208308</v>
       </c>
       <c r="C20" s="18">
         <v>0.43676827721193229</v>
       </c>
       <c r="D20" s="17">
         <v>0.83366559135887497</v>
       </c>
       <c r="E20" s="18">
         <v>1.2686215520678532E-2</v>
       </c>
       <c r="F20" s="19">
         <v>55178</v>
       </c>
       <c r="G20" s="19">
         <v>160477</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="17">
         <v>24.144675566594227</v>
       </c>
       <c r="C21" s="18">
         <v>0.47811238745731133</v>
       </c>
       <c r="D21" s="17">
         <v>2.669978267618752</v>
       </c>
       <c r="E21" s="18">
         <v>4.3464762496119219E-2</v>
       </c>
       <c r="F21" s="19">
         <v>16105</v>
       </c>
       <c r="G21" s="19">
         <v>46732</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="17">
         <v>20.629361622870459</v>
       </c>
       <c r="C22" s="18">
         <v>0.33208767431630759</v>
       </c>
       <c r="D22" s="17">
         <v>2.234062367491866</v>
       </c>
       <c r="E22" s="18">
         <v>2.496601847485367E-2</v>
       </c>
       <c r="F22" s="19">
         <v>504686</v>
       </c>
       <c r="G22" s="19">
         <v>1467560</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="17">
         <v>51.092537192755501</v>
       </c>
       <c r="C23" s="18">
         <v>1.0020819857697283</v>
       </c>
       <c r="D23" s="17">
         <v>0.38910899094437257</v>
       </c>
       <c r="E23" s="18">
         <v>3.5373544631306596E-3</v>
       </c>
       <c r="F23" s="19">
         <v>197888</v>
       </c>
       <c r="G23" s="19">
         <v>576889</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="17">
         <v>29.405853755953906</v>
       </c>
       <c r="C24" s="18">
         <v>0.51237876087202749</v>
       </c>
       <c r="D24" s="17">
         <v>0.46409175722963747</v>
       </c>
       <c r="E24" s="18">
         <v>5.6632905506506818E-3</v>
       </c>
       <c r="F24" s="19">
         <v>670988</v>
       </c>
       <c r="G24" s="19">
         <v>1937452</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="17">
         <v>27.299228271627936</v>
       </c>
       <c r="C25" s="18">
         <v>0.41891738890654162</v>
       </c>
       <c r="D25" s="17">
         <v>0.61979320747550226</v>
       </c>
       <c r="E25" s="18">
         <v>9.4959477868963235E-3</v>
       </c>
       <c r="F25" s="19">
         <v>273801</v>
       </c>
       <c r="G25" s="19">
         <v>790529</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="17">
         <v>54.403614270487886</v>
       </c>
       <c r="C26" s="18">
         <v>0.6816337723948217</v>
       </c>
       <c r="D26" s="17">
         <v>4.2684692784181344</v>
       </c>
       <c r="E26" s="18">
         <v>6.5307922614352476E-2</v>
       </c>
       <c r="F26" s="19">
         <v>353709</v>
       </c>
       <c r="G26" s="19">
         <v>1034851</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="17">
         <v>80.762912464428865</v>
       </c>
       <c r="C27" s="18">
         <v>0.83277751790692311</v>
       </c>
       <c r="D27" s="17">
         <v>0.89444466158720715</v>
       </c>
       <c r="E27" s="18">
         <v>5.9258960396102022E-3</v>
       </c>
       <c r="F27" s="19">
         <v>793129</v>
       </c>
       <c r="G27" s="19">
         <v>2291849</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="17">
         <v>49.981623191971018</v>
       </c>
       <c r="C28" s="18">
         <v>1.0147512321979248</v>
       </c>
       <c r="D28" s="17">
         <v>7.1806462193561238</v>
       </c>
       <c r="E28" s="18">
         <v>0.17454306908801245</v>
       </c>
       <c r="F28" s="19">
         <v>341463</v>
       </c>
       <c r="G28" s="19">
         <v>990467</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="17">
         <v>32.797998471600998</v>
       </c>
       <c r="C29" s="18">
         <v>0.61978827178530482</v>
       </c>
       <c r="D29" s="17">
         <v>0.73273246274527437</v>
       </c>
       <c r="E29" s="18">
         <v>1.5733519138702211E-2</v>
       </c>
       <c r="F29" s="19">
         <v>177964</v>
       </c>
       <c r="G29" s="19">
         <v>521454</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="17">
         <v>74.482660237577463</v>
       </c>
       <c r="C30" s="18">
         <v>0.87289424107873015</v>
       </c>
       <c r="D30" s="17">
         <v>8.5955892894281458</v>
       </c>
       <c r="E30" s="18">
         <v>6.3604368711496634E-2</v>
       </c>
       <c r="F30" s="19">
         <v>495249</v>
       </c>
       <c r="G30" s="19">
         <v>1429516</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="21">
         <v>61.551807886478372</v>
       </c>
       <c r="C31" s="22">
         <v>0.84731887024150632</v>
       </c>
       <c r="D31" s="21">
         <v>6.2723427479874472</v>
       </c>
       <c r="E31" s="22">
         <v>9.0053213262382317E-2</v>
       </c>
       <c r="F31" s="23">
         <v>73290</v>
       </c>
       <c r="G31" s="23">
         <v>213532</v>
       </c>
     </row>
-    <row r="32" spans="1:7" s="26" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:7" s="26" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
     </row>
-    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="26"/>
       <c r="C33" s="26"/>
       <c r="D33" s="26"/>
       <c r="E33" s="26"/>
       <c r="F33" s="26"/>
       <c r="G33" s="26"/>
     </row>
-    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8"/>
       <c r="D35" s="7"/>
       <c r="E35" s="8"/>
       <c r="F35" s="7"/>
       <c r="G35" s="8"/>
       <c r="H35" s="7"/>
       <c r="I35" s="8"/>
       <c r="J35" s="7"/>
       <c r="K35" s="8"/>
     </row>
-    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="7"/>
       <c r="C36" s="8"/>
       <c r="D36" s="7"/>
       <c r="E36" s="8"/>
       <c r="F36" s="7"/>
       <c r="G36" s="8"/>
       <c r="H36" s="7"/>
       <c r="I36" s="8"/>
       <c r="J36" s="7"/>
       <c r="K36" s="8"/>
     </row>
-    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C37" s="8"/>
       <c r="E37" s="8"/>
       <c r="G37" s="8"/>
       <c r="I37" s="8"/>
       <c r="K37" s="8"/>
     </row>
-    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...151 lines deleted...]
-    <row r="190" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="178" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:K237"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="7.75" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="7.69921875" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11" style="6" customWidth="1"/>
-    <col min="2" max="2" width="8.375" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="16384" width="7.75" style="2"/>
+    <col min="2" max="2" width="8.3984375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.59765625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8.3984375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.59765625" style="2" customWidth="1"/>
+    <col min="6" max="7" width="9.59765625" style="2" customWidth="1"/>
+    <col min="8" max="12" width="7.69921875" style="2"/>
+    <col min="13" max="13" width="10.59765625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="7.69921875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="13"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="38" t="s">
         <v>71</v>
       </c>
       <c r="G3" s="40" t="s">
         <v>34</v>
       </c>
       <c r="H3" s="14"/>
     </row>
-    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15"/>
       <c r="B4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="41"/>
     </row>
-    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:8" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="33">
         <v>36.930428229537206</v>
       </c>
       <c r="C5" s="34">
         <v>0.52098983912441876</v>
       </c>
       <c r="D5" s="33">
         <v>1.9227891039307325</v>
       </c>
       <c r="E5" s="34">
         <v>2.6082154034360504E-2</v>
       </c>
       <c r="F5" s="35">
         <v>8419550</v>
       </c>
       <c r="G5" s="35">
         <v>25351000</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="17">
         <v>25.530408227590762</v>
       </c>
       <c r="C6" s="18">
         <v>0.27971012836960985</v>
       </c>
       <c r="D6" s="17">
         <v>2.4283436012443808E-2</v>
       </c>
       <c r="E6" s="18">
         <v>2.0161710358213106E-4</v>
       </c>
       <c r="F6" s="19">
         <v>1487969</v>
       </c>
       <c r="G6" s="19">
         <v>4464363</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="17">
         <v>29.58704565845732</v>
       </c>
       <c r="C7" s="18">
         <v>0.38090116735004814</v>
       </c>
       <c r="D7" s="17">
         <v>1.090916530039074</v>
       </c>
       <c r="E7" s="18">
         <v>1.4125490860807414E-2</v>
       </c>
       <c r="F7" s="19">
         <v>1026513</v>
       </c>
       <c r="G7" s="19">
         <v>3097613</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="17">
         <v>25.863107559054729</v>
       </c>
       <c r="C8" s="18">
         <v>0.33441002288068578</v>
       </c>
       <c r="D8" s="17">
         <v>3.2092454827378489</v>
       </c>
       <c r="E8" s="18">
         <v>4.5612634699811853E-2</v>
       </c>
       <c r="F8" s="19">
         <v>403397</v>
       </c>
       <c r="G8" s="19">
         <v>1213986</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="17">
         <v>33.871904827777009</v>
       </c>
       <c r="C9" s="18">
         <v>0.56439341541015353</v>
       </c>
       <c r="D9" s="17">
         <v>6.028496334209434</v>
       </c>
       <c r="E9" s="18">
         <v>0.14939825702033477</v>
       </c>
       <c r="F9" s="19">
         <v>36145</v>
       </c>
       <c r="G9" s="19">
         <v>109516</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="17">
         <v>26.901374925415269</v>
       </c>
       <c r="C10" s="18">
         <v>0.44077170335486937</v>
       </c>
       <c r="D10" s="17">
         <v>1.0778696675926935</v>
       </c>
       <c r="E10" s="18">
         <v>1.1548603581350288E-2</v>
       </c>
       <c r="F10" s="19">
         <v>155863</v>
       </c>
       <c r="G10" s="19">
         <v>469119</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="17">
         <v>26.65605436352935</v>
       </c>
       <c r="C11" s="18">
         <v>0.38525335759002621</v>
       </c>
       <c r="D11" s="17">
         <v>1.7900904275242122</v>
       </c>
       <c r="E11" s="18">
         <v>6.4208892931671036E-2</v>
       </c>
       <c r="F11" s="19">
         <v>37378</v>
       </c>
       <c r="G11" s="19">
         <v>112874</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="17">
         <v>21.300944637653913</v>
       </c>
       <c r="C12" s="18">
         <v>0.35717642635586055</v>
       </c>
       <c r="D12" s="17">
         <v>0.72845192217313659</v>
       </c>
       <c r="E12" s="18">
         <v>1.4099069461415547E-2</v>
       </c>
       <c r="F12" s="19">
         <v>42556</v>
       </c>
       <c r="G12" s="19">
         <v>129143</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="17">
         <v>44.412608663162878</v>
       </c>
       <c r="C13" s="18">
         <v>0.53802276633372359</v>
       </c>
       <c r="D13" s="17">
         <v>1.2578773009191222</v>
       </c>
       <c r="E13" s="18">
         <v>1.4945076842603431E-2</v>
       </c>
       <c r="F13" s="19">
         <v>40147</v>
       </c>
       <c r="G13" s="19">
         <v>121861</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="17">
         <v>16.249959660502793</v>
       </c>
       <c r="C14" s="18">
         <v>0.26704747152031499</v>
       </c>
       <c r="D14" s="17">
         <v>1.6418175363862264</v>
       </c>
       <c r="E14" s="18">
         <v>1.4522218995062446E-2</v>
       </c>
       <c r="F14" s="19">
         <v>123948</v>
       </c>
       <c r="G14" s="19">
         <v>371823</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="17">
         <v>35.816128804734639</v>
       </c>
       <c r="C15" s="18">
         <v>0.6524234244054451</v>
       </c>
       <c r="D15" s="17">
         <v>1.496325910347083</v>
       </c>
       <c r="E15" s="18">
         <v>2.0197875055303703E-2</v>
       </c>
       <c r="F15" s="19">
         <v>311914</v>
       </c>
       <c r="G15" s="19">
         <v>936030</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="17">
         <v>24.894448135213274</v>
       </c>
       <c r="C16" s="18">
         <v>0.40936605787537905</v>
       </c>
       <c r="D16" s="17">
         <v>5.4757813398851694</v>
       </c>
       <c r="E16" s="18">
         <v>4.8619178224546374E-2</v>
       </c>
       <c r="F16" s="19">
         <v>269441</v>
       </c>
       <c r="G16" s="19">
         <v>811080</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="17">
         <v>61.326850365152538</v>
       </c>
       <c r="C17" s="18">
         <v>0.99963743719894349</v>
       </c>
       <c r="D17" s="17">
         <v>0.69233956596053248</v>
       </c>
       <c r="E17" s="18">
         <v>9.3230434557414407E-3</v>
       </c>
       <c r="F17" s="19">
         <v>193070</v>
       </c>
       <c r="G17" s="19">
         <v>583965</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="17">
         <v>29.212898776013219</v>
       </c>
       <c r="C18" s="18">
         <v>0.50240876116852928</v>
       </c>
       <c r="D18" s="17">
         <v>0.63720135562837854</v>
       </c>
       <c r="E18" s="18">
         <v>8.4026552390555412E-3</v>
       </c>
       <c r="F18" s="19">
         <v>285624</v>
       </c>
       <c r="G18" s="19">
         <v>862265</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="17">
         <v>19.587960727506839</v>
       </c>
       <c r="C19" s="18">
         <v>0.37390583020713392</v>
       </c>
       <c r="D19" s="17">
         <v>2.094863128180366</v>
       </c>
       <c r="E19" s="18">
         <v>3.3428666939048397E-2</v>
       </c>
       <c r="F19" s="19">
         <v>80769</v>
       </c>
       <c r="G19" s="19">
         <v>243052</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="17">
         <v>26.011755286239399</v>
       </c>
       <c r="C20" s="18">
         <v>0.44946682680059685</v>
       </c>
       <c r="D20" s="17">
         <v>1.0372311387706081</v>
       </c>
       <c r="E20" s="18">
         <v>1.8197037522291373E-2</v>
       </c>
       <c r="F20" s="19">
         <v>54954</v>
       </c>
       <c r="G20" s="19">
         <v>166050</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="17">
         <v>34.256076985565208</v>
       </c>
       <c r="C21" s="18">
         <v>0.58114103605573952</v>
       </c>
       <c r="D21" s="17">
         <v>3.5618321564706616</v>
       </c>
       <c r="E21" s="18">
         <v>8.1234768480909825E-2</v>
       </c>
       <c r="F21" s="19">
         <v>16003</v>
       </c>
       <c r="G21" s="19">
         <v>48631</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="17">
         <v>19.600857224725004</v>
       </c>
       <c r="C22" s="18">
         <v>0.32155876406819589</v>
       </c>
       <c r="D22" s="17">
         <v>2.3745801429503812</v>
       </c>
       <c r="E22" s="18">
         <v>2.905172002101275E-2</v>
       </c>
       <c r="F22" s="19">
         <v>502552</v>
       </c>
       <c r="G22" s="19">
         <v>1519347</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="17">
         <v>55.69577322196912</v>
       </c>
       <c r="C23" s="18">
         <v>1.0711212351303467</v>
       </c>
       <c r="D23" s="17">
         <v>6.0744115413819286E-2</v>
       </c>
       <c r="E23" s="18">
         <v>1.0124019235636548E-3</v>
       </c>
       <c r="F23" s="19">
         <v>197550</v>
       </c>
       <c r="G23" s="19">
         <v>598557</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="17">
         <v>27.227367957773016</v>
       </c>
       <c r="C24" s="18">
         <v>0.49844603006652977</v>
       </c>
       <c r="D24" s="17">
         <v>0.67494445800965241</v>
       </c>
       <c r="E24" s="18">
         <v>7.0840530429775927E-3</v>
       </c>
       <c r="F24" s="19">
         <v>663462</v>
       </c>
       <c r="G24" s="19">
         <v>1990040</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="17">
         <v>26.47804099605111</v>
       </c>
       <c r="C25" s="18">
         <v>0.41483659575411236</v>
       </c>
       <c r="D25" s="17">
         <v>0.94418730075468493</v>
       </c>
       <c r="E25" s="18">
         <v>1.3667813039093641E-2</v>
       </c>
       <c r="F25" s="19">
         <v>270709</v>
       </c>
       <c r="G25" s="19">
         <v>814157</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="17">
         <v>32.482785185185186</v>
       </c>
       <c r="C26" s="18">
         <v>0.44980599647266317</v>
       </c>
       <c r="D26" s="17">
         <v>3.5989671957671958</v>
       </c>
       <c r="E26" s="18">
         <v>6.0952380952380945E-2</v>
       </c>
       <c r="F26" s="19">
         <v>354375</v>
       </c>
       <c r="G26" s="19">
         <v>1071460</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="17">
         <v>66.414189459520756</v>
       </c>
       <c r="C27" s="18">
         <v>0.71047957371225579</v>
       </c>
       <c r="D27" s="17">
         <v>0.62458748607964609</v>
       </c>
       <c r="E27" s="18">
         <v>4.9692796583174275E-3</v>
       </c>
       <c r="F27" s="19">
         <v>784822</v>
       </c>
       <c r="G27" s="19">
         <v>2354551</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="17">
         <v>51.507108403896503</v>
       </c>
       <c r="C28" s="18">
         <v>1.0248366629714365</v>
       </c>
       <c r="D28" s="17">
         <v>7.586695402976626</v>
       </c>
       <c r="E28" s="18">
         <v>0.17896313418402246</v>
       </c>
       <c r="F28" s="19">
         <v>339176</v>
       </c>
       <c r="G28" s="19">
         <v>1021989</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="17">
         <v>29.207535546881562</v>
       </c>
       <c r="C29" s="18">
         <v>0.56729406889290857</v>
       </c>
       <c r="D29" s="17">
         <v>0.96520633711716053</v>
       </c>
       <c r="E29" s="18">
         <v>1.6800416650332928E-2</v>
       </c>
       <c r="F29" s="19">
         <v>178567</v>
       </c>
       <c r="G29" s="19">
         <v>542227</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="17">
         <v>72.569669719972865</v>
       </c>
       <c r="C30" s="18">
         <v>0.82202302645018421</v>
       </c>
       <c r="D30" s="17">
         <v>8.1738648156168026</v>
       </c>
       <c r="E30" s="18">
         <v>6.4143943912862295E-2</v>
       </c>
       <c r="F30" s="19">
         <v>489524</v>
       </c>
       <c r="G30" s="19">
         <v>1475724</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="21">
         <v>61.483206148628319</v>
       </c>
       <c r="C31" s="22">
         <v>0.89849839993435632</v>
       </c>
       <c r="D31" s="21">
         <v>0.52562840184896475</v>
       </c>
       <c r="E31" s="22">
         <v>1.9146084625694046E-2</v>
       </c>
       <c r="F31" s="23">
         <v>73122</v>
       </c>
       <c r="G31" s="23">
         <v>221577</v>
       </c>
     </row>
-    <row r="32" spans="1:7" s="26" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:7" s="26" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="31" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
     </row>
-    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="26"/>
       <c r="C33" s="26"/>
       <c r="D33" s="26"/>
       <c r="E33" s="26"/>
       <c r="F33" s="26"/>
       <c r="G33" s="26"/>
     </row>
-    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8"/>
       <c r="D35" s="7"/>
       <c r="E35" s="8"/>
       <c r="F35" s="7"/>
       <c r="G35" s="8"/>
       <c r="H35" s="7"/>
       <c r="I35" s="8"/>
       <c r="J35" s="7"/>
       <c r="K35" s="8"/>
     </row>
-    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="7"/>
       <c r="C36" s="8"/>
       <c r="D36" s="7"/>
       <c r="E36" s="8"/>
       <c r="F36" s="7"/>
       <c r="G36" s="8"/>
       <c r="H36" s="7"/>
       <c r="I36" s="8"/>
       <c r="J36" s="7"/>
       <c r="K36" s="8"/>
     </row>
-    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C37" s="8"/>
       <c r="E37" s="8"/>
       <c r="G37" s="8"/>
       <c r="I37" s="8"/>
       <c r="K37" s="8"/>
     </row>
-    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...198 lines deleted...]
-    <row r="237" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="178" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="191" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="192" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="193" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="194" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="195" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="196" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="197" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="198" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="199" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="200" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="201" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="202" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="203" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="204" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="205" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="206" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="207" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="208" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="209" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="210" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="211" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="212" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="213" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="214" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="215" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="216" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="217" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="218" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="219" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="220" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="221" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="222" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="223" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="224" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="225" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="226" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="227" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="228" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="229" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="230" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="231" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="232" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="233" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="234" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="235" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="236" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="237" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>